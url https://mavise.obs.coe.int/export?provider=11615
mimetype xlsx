--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -64,101 +64,101 @@
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>Animal Planet (Pan-European)</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>United Kingdom, Netherlands</t>
   </si>
   <si>
     <t>DISCOVERY CORPORATE SERVICES LIMITED</t>
   </si>
   <si>
-    <t>Warner Bros. Discovery (WBD)</t>
+    <t>Skydance Corporation</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Pan-European</t>
   </si>
   <si>
     <t>Documentary</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM), NL - Commissariaat voor de Media (CVDM)</t>
   </si>
   <si>
     <t>Animal Planet (EMEA) + Animal Planet HD (EMEA)</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Animal Planet (Serbian)</t>
   </si>
   <si>
     <t>Republic of Serbia</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Animal Planet (Serbian feed)</t>
   </si>
   <si>
     <t>Animal Planet (UK)</t>
   </si>
   <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GB - Office for Communications (OFCOM)</t>
+  </si>
+  <si>
+    <t>Animal Planet (UK) (HD)</t>
+  </si>
+  <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
-    <t>United Kingdom</t>
-[...4 lines deleted...]
-  <si>
     <t>Animal Planet</t>
   </si>
   <si>
-    <t>Animal Planet (UK) (HD)</t>
-[...1 lines deleted...]
-  <si>
     <t>Discovery Channel (Pan-European)</t>
   </si>
   <si>
     <t>Discovery Channel (Europe) (HD)</t>
   </si>
   <si>
     <t>Discovery Channel (Serbian)</t>
   </si>
   <si>
     <t>Discovery Channel (Serbian feed) (HD)</t>
   </si>
   <si>
     <t>Discovery Channel (UK)</t>
   </si>
   <si>
     <t>Discovery Channel (UK) (HD)</t>
   </si>
   <si>
     <t>Discovery Education</t>
   </si>
   <si>
     <t>Discovery History (UK)</t>
   </si>
   <si>
     <t>Discovery History UK</t>
@@ -298,54 +298,54 @@
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>TLC (Balkans) (HD)</t>
   </si>
   <si>
     <t>TLC - pan regional (Serbian)</t>
   </si>
   <si>
     <t>TLC (Serbian Feed) (HD)</t>
   </si>
   <si>
     <t>TLC (UK)</t>
   </si>
   <si>
     <t>Travel Channel (Pan-European)</t>
   </si>
   <si>
     <t>Travel Channel (EMEA) (HD)</t>
   </si>
   <si>
     <t>Travel Channel (UK)</t>
   </si>
   <si>
+    <t>TLC CAAC</t>
+  </si>
+  <si>
     <t>Travel Channel (VOD Service)</t>
-  </si>
-[...1 lines deleted...]
-    <t>TLC CAAC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -411,51 +411,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 15:14</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: DISCOVERY CORPORATE SERVICES LIMITED</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -856,119 +856,119 @@
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4">
-        <v>42761</v>
+        <v>551</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
-        <v>551</v>
+        <v>42761</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
         <v>464</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
@@ -1023,569 +1023,569 @@
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>21</v>
       </c>
       <c r="L7" t="s">
         <v>37</v>
       </c>
       <c r="M7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
         <v>30172</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8" t="s">
         <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>26</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
         <v>42801</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I9" t="s">
         <v>26</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>3048</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>26</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>42804</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I11" t="s">
         <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>42808</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>7617</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
         <v>19</v>
       </c>
       <c r="I13" t="s">
         <v>19</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>21</v>
       </c>
       <c r="L13" t="s">
         <v>46</v>
       </c>
       <c r="M13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
-        <v>42810</v>
+        <v>572</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
-        <v>572</v>
+        <v>42810</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>26</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>42815</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I16" t="s">
         <v>26</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>474</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17" t="s">
         <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I17" t="s">
         <v>26</v>
       </c>
       <c r="J17" t="s">
         <v>51</v>
       </c>
       <c r="K17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>42800</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I18" t="s">
         <v>26</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>42817</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I19" t="s">
         <v>26</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
-        <v>42827</v>
+        <v>29285</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20" t="s">
         <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I20" t="s">
         <v>26</v>
       </c>
       <c r="J20" t="s">
         <v>56</v>
       </c>
       <c r="K20" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
-        <v>29285</v>
+        <v>42827</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I21" t="s">
         <v>26</v>
       </c>
       <c r="J21" t="s">
         <v>56</v>
       </c>
       <c r="K21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>36203</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
       <c r="G22" t="s">
@@ -1596,113 +1596,113 @@
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>51</v>
       </c>
       <c r="K22" t="s">
         <v>21</v>
       </c>
       <c r="L22" t="s">
         <v>59</v>
       </c>
       <c r="M22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>42861</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
       <c r="G23" t="s">
         <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I23" t="s">
         <v>26</v>
       </c>
       <c r="J23" t="s">
         <v>51</v>
       </c>
       <c r="K23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>8645</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
       <c r="G24" t="s">
         <v>18</v>
       </c>
       <c r="H24" t="s">
         <v>62</v>
       </c>
       <c r="I24" t="s">
         <v>26</v>
       </c>
       <c r="J24" t="s">
         <v>51</v>
       </c>
       <c r="K24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>41469</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" t="s">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25" t="s">
@@ -1713,113 +1713,113 @@
       </c>
       <c r="I25" t="s">
         <v>65</v>
       </c>
       <c r="J25" t="s">
         <v>51</v>
       </c>
       <c r="K25" t="s">
         <v>21</v>
       </c>
       <c r="L25" t="s">
         <v>63</v>
       </c>
       <c r="M25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>46237</v>
       </c>
       <c r="B26" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
       <c r="G26" t="s">
         <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>26</v>
       </c>
       <c r="J26" t="s">
         <v>51</v>
       </c>
       <c r="K26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>45904</v>
       </c>
       <c r="B27" t="s">
         <v>68</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
       <c r="H27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I27" t="s">
         <v>26</v>
       </c>
       <c r="J27" t="s">
         <v>56</v>
       </c>
       <c r="K27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>6973</v>
       </c>
       <c r="B28" t="s">
         <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>14</v>
       </c>
       <c r="D28" t="s">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
       <c r="G28" t="s">
@@ -1874,376 +1874,376 @@
       </c>
       <c r="J29" t="s">
         <v>56</v>
       </c>
       <c r="K29" t="s">
         <v>21</v>
       </c>
       <c r="L29" t="s">
         <v>73</v>
       </c>
       <c r="M29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>7649</v>
       </c>
       <c r="B30" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I30" t="s">
         <v>26</v>
       </c>
       <c r="J30" t="s">
         <v>56</v>
       </c>
       <c r="K30" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>42896</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I31" t="s">
         <v>26</v>
       </c>
       <c r="J31" t="s">
         <v>20</v>
       </c>
       <c r="K31" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>42972</v>
       </c>
       <c r="B32" t="s">
         <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32" t="s">
         <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I32" t="s">
         <v>26</v>
       </c>
       <c r="J32" t="s">
         <v>78</v>
       </c>
       <c r="K32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>42975</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>26</v>
       </c>
       <c r="J33" t="s">
         <v>78</v>
       </c>
       <c r="K33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>30180</v>
       </c>
       <c r="B34" t="s">
         <v>80</v>
       </c>
       <c r="C34" t="s">
         <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>18</v>
       </c>
       <c r="H34" t="s">
         <v>62</v>
       </c>
       <c r="I34" t="s">
         <v>26</v>
       </c>
       <c r="J34" t="s">
         <v>56</v>
       </c>
       <c r="K34" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L34" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>8591</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35" t="s">
         <v>18</v>
       </c>
       <c r="H35" t="s">
         <v>62</v>
       </c>
       <c r="I35" t="s">
         <v>26</v>
       </c>
       <c r="J35" t="s">
         <v>56</v>
       </c>
       <c r="K35" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L35" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>42978</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
       <c r="G36" t="s">
         <v>18</v>
       </c>
       <c r="H36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I36" t="s">
         <v>26</v>
       </c>
       <c r="J36" t="s">
         <v>78</v>
       </c>
       <c r="K36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L36" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>7290</v>
       </c>
       <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" t="s">
         <v>14</v>
       </c>
       <c r="D37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37" t="s">
         <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I37" t="s">
         <v>26</v>
       </c>
       <c r="J37" t="s">
         <v>51</v>
       </c>
       <c r="K37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>11646</v>
       </c>
       <c r="B38" t="s">
         <v>84</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I38" t="s">
         <v>26</v>
       </c>
       <c r="J38" t="s">
         <v>51</v>
       </c>
       <c r="K38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>10214</v>
       </c>
       <c r="B39" t="s">
         <v>86</v>
       </c>
       <c r="C39" t="s">
         <v>14</v>
       </c>
       <c r="D39" t="s">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="G39" t="s">
@@ -2295,192 +2295,192 @@
       </c>
       <c r="I40" t="s">
         <v>19</v>
       </c>
       <c r="J40" t="s">
         <v>51</v>
       </c>
       <c r="K40" t="s">
         <v>21</v>
       </c>
       <c r="L40" t="s">
         <v>90</v>
       </c>
       <c r="M40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>43007</v>
       </c>
       <c r="B41" t="s">
         <v>91</v>
       </c>
       <c r="C41" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
       <c r="G41" t="s">
         <v>18</v>
       </c>
       <c r="H41" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I41" t="s">
         <v>26</v>
       </c>
       <c r="J41" t="s">
         <v>78</v>
       </c>
       <c r="K41" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>36425</v>
       </c>
       <c r="B42" t="s">
         <v>92</v>
       </c>
       <c r="C42" t="s">
         <v>14</v>
       </c>
       <c r="D42" t="s">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="G42" t="s">
         <v>18</v>
       </c>
       <c r="H42" t="s">
         <v>19</v>
       </c>
       <c r="I42" t="s">
         <v>19</v>
       </c>
       <c r="J42" t="s">
         <v>51</v>
       </c>
       <c r="K42" t="s">
         <v>21</v>
       </c>
       <c r="L42" t="s">
         <v>93</v>
       </c>
       <c r="M42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
-        <v>43010</v>
+        <v>28795</v>
       </c>
       <c r="B43" t="s">
         <v>94</v>
       </c>
       <c r="C43" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
       <c r="G43" t="s">
         <v>18</v>
       </c>
       <c r="H43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I43" t="s">
         <v>26</v>
       </c>
       <c r="J43" t="s">
         <v>51</v>
       </c>
       <c r="K43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L43" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
-        <v>28795</v>
+        <v>43010</v>
       </c>
       <c r="B44" t="s">
         <v>94</v>
       </c>
       <c r="C44" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="D44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
       <c r="G44" t="s">
         <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I44" t="s">
         <v>26</v>
       </c>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="K44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L44" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>