--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,115 +11,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="68">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
     <t>TARGET AUDIENCE</t>
   </si>
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
+    <t>4Homes</t>
+  </si>
+  <si>
+    <t>TV Channel</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Channel Four Television Corporation</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Lifestyle / Leisure / Health / Travel</t>
+  </si>
+  <si>
+    <t>GB - Office for Communications (OFCOM)</t>
+  </si>
+  <si>
+    <t>4Life</t>
+  </si>
+  <si>
+    <t>4Reality</t>
+  </si>
+  <si>
     <t>4Seven</t>
   </si>
   <si>
-    <t>TV Channel</t>
-[...13 lines deleted...]
-  <si>
     <t>Entertainment</t>
   </si>
   <si>
-    <t>GB - Office for Communications (OFCOM)</t>
-[...1 lines deleted...]
-  <si>
     <t>4Seven (and HD)</t>
   </si>
   <si>
     <t>Channel 4</t>
   </si>
   <si>
     <t>United Kingdom, Pan-European</t>
   </si>
   <si>
     <t>Generalist</t>
   </si>
   <si>
     <t>Channel 4 (Ireland)</t>
   </si>
   <si>
     <t>United Kingdom, Luxembourg</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM), LU - Ministre délégué aux Communications du Luxembourg</t>
   </si>
   <si>
     <t>Channel 4 ROI, +1ROI, ROIHD</t>
@@ -160,51 +172,51 @@
   <si>
     <t>E4 (ROI feed)</t>
   </si>
   <si>
     <t>Film 4 (Ireland)</t>
   </si>
   <si>
     <t>Film and TV fiction</t>
   </si>
   <si>
     <t>Film 4 (RoI Feed)</t>
   </si>
   <si>
     <t>Film 4 (UK)</t>
   </si>
   <si>
     <t>Film 4</t>
   </si>
   <si>
     <t>Freely</t>
   </si>
   <si>
     <t>Everyone TV Limited</t>
   </si>
   <si>
-    <t>Paramount Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
+    <t>Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
   </si>
   <si>
     <t>Mixed</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Freesat</t>
   </si>
   <si>
     <t>Everyone TV Devices Limited</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
   <si>
     <t>Freetime</t>
   </si>
   <si>
     <t>Freeview Play</t>
   </si>
@@ -312,51 +324,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:28</a:t>
+            <a:t>11/06/2026 19:02</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: Channel Four Television Corporation</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -626,753 +638,867 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2">
-        <v>11654</v>
+        <v>53148</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3">
-        <v>456</v>
+        <v>53149</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4">
-        <v>41430</v>
+        <v>53150</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="L4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
-        <v>49135</v>
+        <v>11654</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>20</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
-        <v>37089</v>
+        <v>456</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K6" t="s">
         <v>20</v>
       </c>
       <c r="L6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
-        <v>508</v>
+        <v>41430</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="K7" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="L7" t="s">
-        <v>37</v>
+        <v>33</v>
+      </c>
+      <c r="M7" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
-        <v>5572</v>
+        <v>49135</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
-        <v>3262</v>
+        <v>37089</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I9" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="K9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="L9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
-        <v>36179</v>
+        <v>508</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>20</v>
       </c>
       <c r="L10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
-        <v>522</v>
+        <v>5572</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I11" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="J11" t="s">
         <v>43</v>
       </c>
       <c r="K11" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="L11" t="s">
-        <v>46</v>
+        <v>42</v>
+      </c>
+      <c r="M11" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
-        <v>49261</v>
+        <v>3262</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>45</v>
+      </c>
+      <c r="M12" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
-        <v>39228</v>
+        <v>36179</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="K13" t="s">
         <v>20</v>
       </c>
       <c r="L13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
-        <v>39226</v>
+        <v>522</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="K14" t="s">
         <v>20</v>
       </c>
       <c r="L14" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
-        <v>39286</v>
+        <v>49261</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" t="s">
         <v>55</v>
       </c>
-      <c r="K15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
-        <v>13603</v>
+        <v>39228</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>59</v>
       </c>
       <c r="K16" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="L16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17">
+        <v>39226</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
-      </c>
-[...9 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>59</v>
       </c>
       <c r="K17" t="s">
         <v>20</v>
       </c>
       <c r="L17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18">
+        <v>39286</v>
+      </c>
+      <c r="B18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" t="s">
+        <v>59</v>
+      </c>
+      <c r="K18" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19">
+        <v>13603</v>
+      </c>
+      <c r="B19" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18">
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" t="s">
+        <v>63</v>
+      </c>
+      <c r="K19" t="s">
+        <v>32</v>
+      </c>
+      <c r="L19" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20">
+        <v>446</v>
+      </c>
+      <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" t="s">
+        <v>63</v>
+      </c>
+      <c r="K20" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21">
         <v>40276</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" t="s">
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
         <v>17</v>
       </c>
-      <c r="H18" t="s">
-[...12 lines deleted...]
-        <v>52</v>
+      <c r="H21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" t="s">
+        <v>55</v>
+      </c>
+      <c r="L21" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">