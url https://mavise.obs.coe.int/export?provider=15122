--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="59">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -149,50 +149,56 @@
     <t>Film 1 Drama</t>
   </si>
   <si>
     <t>Film1 Drama</t>
   </si>
   <si>
     <t>Film 1 Family</t>
   </si>
   <si>
     <t>Film1 Family</t>
   </si>
   <si>
     <t>Film1 On Demand</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
     <t>Film1</t>
   </si>
   <si>
     <t>Film 1 Premiere</t>
   </si>
   <si>
     <t>Film1 Premiere</t>
+  </si>
+  <si>
+    <t>Filmbox+ One</t>
+  </si>
+  <si>
+    <t>FILMBOX + ONE</t>
   </si>
   <si>
     <t>Funbox UHD</t>
   </si>
   <si>
     <t>Entertainment</t>
   </si>
   <si>
     <t>Gametoon HD (Pan-European)</t>
   </si>
   <si>
     <t>Gametoon HD</t>
   </si>
   <si>
     <t>Timeless Dizi Channel</t>
   </si>
   <si>
     <t>Timeless Dizi Channel (Bulgarian)</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Timeless Dizi Channel (editie Bulgarije)</t>
   </si>
@@ -291,51 +297,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 21:09</a:t>
+            <a:t>11/06/2026 21:48</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: Entertainment ROX B.V.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -605,51 +611,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1105,250 +1111,291 @@
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>35</v>
       </c>
       <c r="K12" t="s">
         <v>21</v>
       </c>
       <c r="L12" t="s">
         <v>45</v>
       </c>
       <c r="M12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
-        <v>29194</v>
+        <v>53256</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
-        <v>30170</v>
+        <v>29194</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
         <v>19</v>
       </c>
       <c r="I14" t="s">
         <v>19</v>
       </c>
       <c r="J14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K14" t="s">
         <v>21</v>
       </c>
       <c r="L14" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
-        <v>39707</v>
+        <v>30170</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>19</v>
       </c>
       <c r="I15" t="s">
         <v>19</v>
       </c>
       <c r="J15" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K15" t="s">
         <v>21</v>
       </c>
       <c r="L15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
-        <v>44874</v>
+        <v>39707</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="K16" t="s">
         <v>21</v>
       </c>
       <c r="L16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
-        <v>50110</v>
+        <v>44874</v>
       </c>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I17" t="s">
         <v>26</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="K17" t="s">
         <v>21</v>
       </c>
       <c r="L17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18">
+        <v>50110</v>
+      </c>
+      <c r="B18" t="s">
         <v>56</v>
       </c>
-      <c r="M17" t="s">
+      <c r="C18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I18" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" t="s">
+        <v>21</v>
+      </c>
+      <c r="L18" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>