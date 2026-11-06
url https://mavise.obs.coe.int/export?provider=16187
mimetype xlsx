--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -11,164 +11,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
     <t>TARGET AUDIENCE</t>
   </si>
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
-    <t>Dazn 1 Bar HD (German)</t>
+    <t>Dazn 1 (German)</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DAZN DACH GmbH</t>
   </si>
   <si>
     <t>Access Industries</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Sport</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb)</t>
   </si>
   <si>
-    <t>DAZN 1 Bar HD</t>
-[...5 lines deleted...]
-    <t>DAZN 2 Bar HD</t>
+    <t>DAZN 1</t>
+  </si>
+  <si>
+    <t>Dazn 2 (German)</t>
+  </si>
+  <si>
+    <t>DAZN 2</t>
   </si>
   <si>
     <t>DAZN (Austria)</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>DAZN CHANNEL (Italy)</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>DAZN CHANNEL (Italien)</t>
   </si>
   <si>
+    <t>DAZN FAST (German)</t>
+  </si>
+  <si>
+    <t>DE - Bayerische Landeszentrale für neue Medien (BLM)</t>
+  </si>
+  <si>
+    <t>DAZN FAST</t>
+  </si>
+  <si>
+    <t>DAZN FAST+ (German)</t>
+  </si>
+  <si>
+    <t>DAZN FAST+</t>
+  </si>
+  <si>
     <t>DAZN for Business (Austria)</t>
   </si>
   <si>
-    <t>DE - Bayerische Landeszentrale für neue Medien (BLM)</t>
-[...1 lines deleted...]
-  <si>
     <t>DAZN for Business (Germany)</t>
   </si>
   <si>
     <t>DAZN (Germany)</t>
   </si>
   <si>
     <t>Dazn (Italy)</t>
   </si>
   <si>
     <t>Germany, Italy</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb), IT - Ministero delle Imprese e del Made in Italy (MIMIT)</t>
   </si>
   <si>
     <t>DAZN (Italy)</t>
+  </si>
+  <si>
+    <t>DAZN RISE (German)</t>
+  </si>
+  <si>
+    <t>Germany, Austria, Switzerland</t>
+  </si>
+  <si>
+    <t>Several countries</t>
+  </si>
+  <si>
+    <t>DAZN RISE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -234,51 +258,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/19/2026 04:26</a:t>
+            <a:t>11/06/2026 21:45</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: DAZN DACH GmbH</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -548,51 +572,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -761,209 +785,332 @@
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
         <v>19</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>21</v>
       </c>
       <c r="L5" t="s">
         <v>29</v>
       </c>
       <c r="M5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
-        <v>45155</v>
+        <v>53219</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
         <v>19</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
-        <v>45154</v>
+        <v>53220</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
       <c r="G7" t="s">
         <v>18</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
         <v>19</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>31</v>
       </c>
       <c r="L7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
-        <v>39759</v>
+        <v>45155</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8" t="s">
         <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I8" t="s">
         <v>19</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
-        <v>39760</v>
+        <v>45154</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>19</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
+        <v>31</v>
+      </c>
+      <c r="L9" t="s">
         <v>36</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10">
+        <v>39759</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="M9" t="s">
+      <c r="C10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" t="s">
+        <v>37</v>
+      </c>
+      <c r="M10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11">
+        <v>39760</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" t="s">
+        <v>28</v>
+      </c>
+      <c r="I11" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" t="s">
+        <v>41</v>
+      </c>
+      <c r="M11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12">
+        <v>53221</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>31</v>
+      </c>
+      <c r="L12" t="s">
+        <v>45</v>
+      </c>
+      <c r="M12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>