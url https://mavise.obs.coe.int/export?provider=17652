--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="102">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -82,128 +82,125 @@
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Perform Investment Limited</t>
   </si>
   <si>
     <t>Access Industries</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Pan-European</t>
   </si>
   <si>
     <t>Sport</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dazn 1 Bar HD (German)</t>
+    <t>Dazn 1 (German)</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DAZN DACH GmbH</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb)</t>
   </si>
   <si>
-    <t>DAZN 1 Bar HD</t>
+    <t>DAZN 1</t>
   </si>
   <si>
     <t>DAZN 1 Portugal</t>
   </si>
   <si>
     <t>Belgium (CFB)</t>
   </si>
   <si>
     <t>Eleven Sports Network Ltd</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Dazn 1 (Spain)</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>PERFORM MEDIA SPAIN S.L.</t>
   </si>
   <si>
     <t>ES - Ministerio para la Transformación Digital y de la Función Pública (MTDFP)</t>
   </si>
   <si>
     <t xml:space="preserve">DAZN 1 </t>
   </si>
   <si>
-    <t>Dazn 2 Bar HD (German)</t>
-[...2 lines deleted...]
-    <t>DAZN 2 Bar HD</t>
+    <t>Dazn 2 (German)</t>
+  </si>
+  <si>
+    <t>DAZN 2</t>
   </si>
   <si>
     <t>Dazn 2 Italia</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>DAZN Limited</t>
   </si>
   <si>
     <t>IT - Ministero delle Imprese e del Made in Italy (MIMIT)</t>
   </si>
   <si>
     <t>ZONA DAZN 2</t>
   </si>
   <si>
     <t>DAZN 2 Portugal</t>
   </si>
   <si>
     <t>Dazn 2 (Spain)</t>
   </si>
   <si>
-    <t>DAZN 2</t>
-[...1 lines deleted...]
-  <si>
     <t>DAZN 3 Portugal</t>
   </si>
   <si>
     <t>Dazn 3 (Spain)</t>
   </si>
   <si>
     <t>DAZN 3</t>
   </si>
   <si>
     <t>DAZN 4 Portugal</t>
   </si>
   <si>
     <t>Dazn 4 (Spain)</t>
   </si>
   <si>
     <t>DAZN 4</t>
   </si>
   <si>
     <t>DAZN (Austria)</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>DAZN CHANNEL (Italy)</t>
@@ -214,120 +211,147 @@
   <si>
     <t>DAZN COMBAT (Poland)</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>DAZN Media Poland Sp. z o.o.</t>
   </si>
   <si>
     <t>PL - Krajowa Rada Radiofonii i Telewizji (KRRiT)</t>
   </si>
   <si>
     <t>DAZN COMBAT</t>
   </si>
   <si>
     <t>DAZN (ES)</t>
   </si>
   <si>
     <t>Dazn F1 (Spain)</t>
   </si>
   <si>
     <t>DAZN F1</t>
   </si>
   <si>
+    <t>DAZN FAST (German)</t>
+  </si>
+  <si>
+    <t>DE - Bayerische Landeszentrale für neue Medien (BLM)</t>
+  </si>
+  <si>
+    <t>DAZN FAST</t>
+  </si>
+  <si>
+    <t>DAZN FAST+ (German)</t>
+  </si>
+  <si>
+    <t>DAZN FAST+</t>
+  </si>
+  <si>
     <t>DAZN for Business (Austria)</t>
   </si>
   <si>
-    <t>DE - Bayerische Landeszentrale für neue Medien (BLM)</t>
-[...1 lines deleted...]
-  <si>
     <t>DAZN for Business (Germany)</t>
   </si>
   <si>
     <t>DAZN (Germany)</t>
   </si>
   <si>
     <t>Dazn (Italy)</t>
   </si>
   <si>
     <t>Germany, Italy</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb), IT - Ministero delle Imprese e del Made in Italy (MIMIT)</t>
   </si>
   <si>
     <t>DAZN (Italy)</t>
   </si>
   <si>
     <t>DAZN LaLiga</t>
   </si>
   <si>
     <t>DAZN LaLiga2</t>
   </si>
   <si>
     <t>DAZN LaLiga3</t>
   </si>
   <si>
     <t>DAZN (PL)</t>
   </si>
   <si>
     <t>DAZN (Poland)</t>
   </si>
   <si>
     <t>DAZN PPV (UK)</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM)</t>
   </si>
   <si>
     <t>DAZN PPV</t>
   </si>
   <si>
+    <t>DAZN RISE (German)</t>
+  </si>
+  <si>
+    <t>Germany, Austria, Switzerland</t>
+  </si>
+  <si>
+    <t>Several countries</t>
+  </si>
+  <si>
+    <t>DAZN RISE</t>
+  </si>
+  <si>
     <t>Dazn (Switzerland)</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>DAZN (UK)</t>
   </si>
   <si>
     <t>DAZN Women's Football</t>
   </si>
   <si>
     <t>DAZN WOMEN'S SPORT (Poland)</t>
   </si>
   <si>
     <t>DAZN WOMEN'S SPORT</t>
   </si>
   <si>
     <t>spox.com</t>
   </si>
   <si>
     <t>Mediasports Digital GmbH</t>
+  </si>
+  <si>
+    <t>SPOX.com</t>
   </si>
   <si>
     <t>Warner Music Poland</t>
   </si>
   <si>
     <t>Warner Music Poland  sp. z o.o.</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -402,51 +426,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:03</a:t>
+            <a:t>11/06/2026 19:07</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: Access Industries</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -716,51 +740,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1076,1061 +1100,1184 @@
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
         <v>35</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="M9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>30163</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
         <v>21</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>45026</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11" t="s">
         <v>35</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>39867</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
         <v>21</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>45027</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
         <v>35</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
         <v>39761</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
         <v>28</v>
       </c>
       <c r="L14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
         <v>45189</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>42</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
         <v>28</v>
       </c>
       <c r="L15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>51746</v>
       </c>
       <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>60</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" t="s">
+        <v>59</v>
+      </c>
+      <c r="I16" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
         <v>61</v>
       </c>
-      <c r="F16" t="s">
-[...14 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>62</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>40260</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17" t="s">
         <v>18</v>
       </c>
       <c r="H17" t="s">
         <v>35</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
         <v>13</v>
       </c>
       <c r="M17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>45023</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>35</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
-        <v>45155</v>
+        <v>53219</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
+        <v>67</v>
+      </c>
+      <c r="L19" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="M19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
-        <v>45154</v>
+        <v>53220</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
       <c r="D20" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20" t="s">
         <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>25</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
-        <v>39759</v>
+        <v>45155</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>24</v>
       </c>
       <c r="D21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="L21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
-        <v>39760</v>
+        <v>45154</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
       <c r="G22" t="s">
         <v>18</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="L22" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
-        <v>45496</v>
+        <v>39759</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
         <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
       <c r="G23" t="s">
         <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="L23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
-        <v>39763</v>
+        <v>39760</v>
       </c>
       <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" t="s">
+        <v>42</v>
+      </c>
+      <c r="I24" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" t="s">
         <v>76</v>
       </c>
-      <c r="C24" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M24" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
-        <v>46060</v>
+        <v>45496</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25" t="s">
         <v>18</v>
       </c>
       <c r="H25" t="s">
         <v>35</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>20</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
-        <v>46098</v>
+        <v>39763</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
       <c r="G26" t="s">
         <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="M26" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
-        <v>51745</v>
+        <v>46060</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>24</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
       <c r="H27" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="J27" t="s">
         <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="L27" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="M27" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
-        <v>44589</v>
+        <v>46098</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
       <c r="G28" t="s">
         <v>18</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="L28" t="s">
-        <v>82</v>
+        <v>13</v>
+      </c>
+      <c r="M28" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
-        <v>41115</v>
+        <v>51745</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>18</v>
       </c>
       <c r="H29" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>20</v>
       </c>
       <c r="K29" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="L29" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="M29" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
-        <v>50355</v>
+        <v>44589</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
         <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>43</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>20</v>
       </c>
       <c r="K30" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L30" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
-        <v>48565</v>
+        <v>53221</v>
       </c>
       <c r="B31" t="s">
         <v>86</v>
       </c>
       <c r="C31" t="s">
         <v>24</v>
       </c>
       <c r="D31" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="I31" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="J31" t="s">
         <v>20</v>
       </c>
       <c r="K31" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="L31" t="s">
-        <v>86</v>
+        <v>89</v>
+      </c>
+      <c r="M31" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
-        <v>51747</v>
+        <v>41115</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
         <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="E32" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32" t="s">
         <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>20</v>
       </c>
       <c r="K32" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="L32" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
-        <v>29786</v>
+        <v>50355</v>
       </c>
       <c r="B33" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
         <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="J33" t="s">
         <v>20</v>
       </c>
       <c r="K33" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="L33" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
+        <v>48565</v>
+      </c>
+      <c r="B34" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" t="s">
+        <v>84</v>
+      </c>
+      <c r="L34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35">
+        <v>51747</v>
+      </c>
+      <c r="B35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" t="s">
+        <v>59</v>
+      </c>
+      <c r="I35" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" t="s">
+        <v>61</v>
+      </c>
+      <c r="L35" t="s">
+        <v>95</v>
+      </c>
+      <c r="M35" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36">
+        <v>29786</v>
+      </c>
+      <c r="B36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" t="s">
+        <v>67</v>
+      </c>
+      <c r="L36" t="s">
+        <v>98</v>
+      </c>
+      <c r="M36" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37">
         <v>49089</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="B37" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" t="s">
         <v>14</v>
       </c>
-      <c r="D34" t="s">
-[...27 lines deleted...]
-        <v>60</v>
+      <c r="D37" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" t="s">
+        <v>59</v>
+      </c>
+      <c r="I37" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" t="s">
+        <v>101</v>
+      </c>
+      <c r="K37" t="s">
+        <v>61</v>
+      </c>
+      <c r="L37" t="s">
+        <v>99</v>
+      </c>
+      <c r="M37" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">