--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -64,51 +64,51 @@
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>TNT Sports</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t xml:space="preserve">TNT Sports Broadcasting Ltd </t>
   </si>
   <si>
-    <t>BT GROUP PLC , Warner Bros. Discovery (WBD)</t>
+    <t>BT GROUP PLC , Skydance Corporation</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Sport</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM)</t>
   </si>
   <si>
     <t>TNT Sports 1</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>TNT Sports 1 (HD)</t>
   </si>
   <si>
     <t>TNT Sports 10</t>
   </si>
@@ -267,51 +267,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/19/2026 05:22</a:t>
+            <a:t>11/06/2026 19:02</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: TNT Sports Broadcasting Ltd </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1086,122 +1086,122 @@
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
       <c r="I13" t="s">
         <v>19</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>21</v>
       </c>
       <c r="L13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
-        <v>36043</v>
+        <v>49122</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>19</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
         <v>21</v>
       </c>
       <c r="L14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
-        <v>49122</v>
+        <v>36043</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15" t="s">
         <v>19</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
         <v>21</v>
       </c>
       <c r="L15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>16897</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">