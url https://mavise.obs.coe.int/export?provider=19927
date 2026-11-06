--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -552,51 +552,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:03</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: Liberty Global</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1611,98 +1611,98 @@
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
         <v>50</v>
       </c>
       <c r="I19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>52</v>
       </c>
       <c r="K19" t="s">
         <v>53</v>
       </c>
       <c r="L19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
-        <v>13138</v>
+        <v>44842</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20" t="s">
         <v>58</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
         <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>59</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>60</v>
       </c>
       <c r="K20" t="s">
         <v>61</v>
       </c>
       <c r="L20" t="s">
         <v>56</v>
       </c>
       <c r="M20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
-        <v>44842</v>
+        <v>13138</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
         <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="H21" t="s">
         <v>59</v>
       </c>
       <c r="I21" t="s">
         <v>19</v>
       </c>
       <c r="J21" t="s">
         <v>60</v>
       </c>
       <c r="K21" t="s">
         <v>61</v>
       </c>