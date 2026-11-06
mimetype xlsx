--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2083" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2083" uniqueCount="394">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -142,72 +142,72 @@
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>ES - Ministerio para la Transformación Digital y de la Función Pública (MTDFP)</t>
   </si>
   <si>
     <t>24 KITCHEN</t>
   </si>
   <si>
     <t>24 KITCHEN (Slovenia)</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>24 Kitchen (Slovenia)</t>
   </si>
   <si>
     <t>Baby TV</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
-    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine</t>
+    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine, Slovenia</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>My Baby TV</t>
   </si>
   <si>
     <t>Baby TV (Croatia)</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>BABY TV</t>
   </si>
   <si>
     <t>Baby TV (Pan-European)</t>
   </si>
   <si>
-    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Germany, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Romania, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
+    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
   </si>
   <si>
     <t>Disney+</t>
   </si>
   <si>
     <t>Austria, Belgium (CFB), Belgium (DGB), Belgium (VLG), Bulgaria, Croatia, Czechia, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Iceland, Italy, Latvia, Lithuania, Luxembourg, Malta, Netherlands, Norway, Poland, Portugal, Romania, Slovak Republic, Slovenia, Spain, Sweden, Switzerland</t>
   </si>
   <si>
     <t>Film and TV fiction</t>
   </si>
   <si>
     <t>Disney+ (Adria non-EEA)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Disney DTC (EM) Limited</t>
   </si>
   <si>
     <t>Albania, Republic of Serbia, Bosnia and Herzegovina, North Macedonia, Montenegro</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM)</t>
   </si>
@@ -850,50 +850,59 @@
   <si>
     <t>Maker Studios On Demand (FR)</t>
   </si>
   <si>
     <t>Maker Studios On Demand (France)</t>
   </si>
   <si>
     <t>NAT GEO PEOPLE (Germany)</t>
   </si>
   <si>
     <t>Documentary</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb)</t>
   </si>
   <si>
     <t>NAT GEO PEOPLE (Poland)</t>
   </si>
   <si>
     <t>NAT GEO PEOPLE</t>
   </si>
   <si>
     <t>NAT GEO PEOPLE (Romania)</t>
   </si>
   <si>
+    <t>Nat Geo Wild (German)</t>
+  </si>
+  <si>
+    <t>Germany, Austria, Switzerland</t>
+  </si>
+  <si>
+    <t>National Geographic Wild (NAT GEO WILD)</t>
+  </si>
+  <si>
     <t>National Geographic (French)</t>
   </si>
   <si>
     <t>France, Belgium (CFB), Switzerland, Luxembourg, Monaco</t>
   </si>
   <si>
     <t>National Geographic (ON DEMAND)</t>
   </si>
   <si>
     <t>National Geographic Now (Balkan)</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina, Bulgaria, Croatia, Slovenia, North Macedonia, Republic of Serbia, Montenegro</t>
   </si>
   <si>
     <t>NATIONAL GEOGRAPHIC NOW</t>
   </si>
   <si>
     <t>National Geographic Now (Central Europe)</t>
   </si>
   <si>
     <t>Czechia, Slovak Republic, Hungary, Romania</t>
   </si>
   <si>
     <t>National Geographic Now (CIS)</t>
@@ -985,56 +994,50 @@
   <si>
     <t>National Geographic Channel (Slovenia)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Finland)</t>
   </si>
   <si>
     <t xml:space="preserve">The Walt Disney Company Nordic AB, filial i Finland </t>
   </si>
   <si>
     <t>National Geographic</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (French)</t>
   </si>
   <si>
     <t>France, Luxembourg, Belgium (CFB), Switzerland, Monaco</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (German)</t>
   </si>
   <si>
     <t>FOX NETWORKS GROUP GERMANY GMBH</t>
   </si>
   <si>
-    <t>Germany, Austria, Switzerland</t>
-[...4 lines deleted...]
-  <si>
     <t>NGC - National Geographic Channel (GR, CY &amp; MT)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Hungary)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Netherlands)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Norway)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Poland)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Portuguese)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Romania)</t>
   </si>
   <si>
     <t>NGC - National Geographic Channel (Scandinavia)</t>
   </si>
   <si>
     <t>Sweden, Finland, Norway, Iceland, Denmark</t>
@@ -1154,56 +1157,50 @@
     <t>TR - Radio ve Televizyon üst Kurulu (RTÜK), DE - Medienanstalt Hessen</t>
   </si>
   <si>
     <t>TGRT HABER</t>
   </si>
   <si>
     <t>TGRT HABER TV ANONİM ŞİRKETİ</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Africa)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Bulgaria)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Croatia)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (CZ &amp; SK)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (French)</t>
   </si>
   <si>
     <t>Luxembourg, Belgium (CFB), Monaco, Switzerland</t>
-  </si>
-[...4 lines deleted...]
-    <t>NAT GEO WILD (Germany)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Hungary)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Netherlands)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Pan-European)</t>
   </si>
   <si>
     <t>Spain, Finland</t>
   </si>
   <si>
     <t>ES - Ministerio para la Transformación Digital y de la Función Pública (MTDFP), FI - Traficom Liikenne- ja viestintävirasto (TRAFICOM)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Poland)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Romania)</t>
   </si>
   <si>
     <t>Wild - Nat Geo Wild (Spain)</t>
   </si>
@@ -1305,51 +1302,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:03</a:t>
+            <a:t>11/06/2026 19:08</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: Disney (The Walt Disney Company)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2395,51 +2392,51 @@
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
         <v>78</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>44</v>
       </c>
       <c r="K19" t="s">
         <v>79</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>50326</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
       <c r="G20" t="s">
@@ -6107,2684 +6104,2684 @@
       </c>
       <c r="G110" t="s">
         <v>18</v>
       </c>
       <c r="H110" t="s">
         <v>117</v>
       </c>
       <c r="I110" t="s">
         <v>25</v>
       </c>
       <c r="J110" t="s">
         <v>274</v>
       </c>
       <c r="K110" t="s">
         <v>36</v>
       </c>
       <c r="L110" t="s">
         <v>277</v>
       </c>
       <c r="M110" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
-        <v>50241</v>
+        <v>30098</v>
       </c>
       <c r="B111" t="s">
         <v>279</v>
       </c>
       <c r="C111" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D111" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="E111" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F111" t="s">
         <v>17</v>
       </c>
       <c r="G111" t="s">
         <v>18</v>
       </c>
       <c r="H111" t="s">
         <v>280</v>
       </c>
       <c r="I111" t="s">
         <v>20</v>
       </c>
       <c r="J111" t="s">
         <v>274</v>
       </c>
       <c r="K111" t="s">
-        <v>36</v>
+        <v>275</v>
       </c>
       <c r="L111" t="s">
         <v>281</v>
       </c>
       <c r="M111" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
-        <v>45015</v>
+        <v>50241</v>
       </c>
       <c r="B112" t="s">
         <v>282</v>
       </c>
       <c r="C112" t="s">
         <v>42</v>
       </c>
       <c r="D112" t="s">
         <v>33</v>
       </c>
       <c r="E112" t="s">
         <v>34</v>
       </c>
       <c r="F112" t="s">
         <v>17</v>
       </c>
       <c r="G112" t="s">
         <v>18</v>
       </c>
       <c r="H112" t="s">
         <v>283</v>
       </c>
       <c r="I112" t="s">
         <v>20</v>
       </c>
       <c r="J112" t="s">
         <v>274</v>
       </c>
       <c r="K112" t="s">
         <v>36</v>
       </c>
       <c r="L112" t="s">
         <v>284</v>
       </c>
       <c r="M112" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
-        <v>49476</v>
+        <v>45015</v>
       </c>
       <c r="B113" t="s">
         <v>285</v>
       </c>
       <c r="C113" t="s">
         <v>42</v>
       </c>
       <c r="D113" t="s">
         <v>33</v>
       </c>
       <c r="E113" t="s">
         <v>34</v>
       </c>
       <c r="F113" t="s">
         <v>17</v>
       </c>
       <c r="G113" t="s">
         <v>18</v>
       </c>
       <c r="H113" t="s">
         <v>286</v>
       </c>
       <c r="I113" t="s">
         <v>20</v>
       </c>
       <c r="J113" t="s">
         <v>274</v>
       </c>
       <c r="K113" t="s">
         <v>36</v>
       </c>
       <c r="L113" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M113" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
-        <v>49478</v>
+        <v>49476</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C114" t="s">
         <v>42</v>
       </c>
       <c r="D114" t="s">
         <v>33</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
       <c r="G114" t="s">
         <v>18</v>
       </c>
       <c r="H114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I114" t="s">
         <v>20</v>
       </c>
       <c r="J114" t="s">
         <v>274</v>
       </c>
       <c r="K114" t="s">
         <v>36</v>
       </c>
       <c r="L114" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M114" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
-        <v>49474</v>
+        <v>49478</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C115" t="s">
         <v>42</v>
       </c>
       <c r="D115" t="s">
         <v>33</v>
       </c>
       <c r="E115" t="s">
         <v>34</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
       <c r="G115" t="s">
         <v>18</v>
       </c>
       <c r="H115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="I115" t="s">
         <v>20</v>
       </c>
       <c r="J115" t="s">
         <v>274</v>
       </c>
       <c r="K115" t="s">
         <v>36</v>
       </c>
       <c r="L115" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M115" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
-        <v>49477</v>
+        <v>49474</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C116" t="s">
         <v>42</v>
       </c>
       <c r="D116" t="s">
         <v>33</v>
       </c>
       <c r="E116" t="s">
         <v>34</v>
       </c>
       <c r="F116" t="s">
         <v>17</v>
       </c>
       <c r="G116" t="s">
         <v>18</v>
       </c>
       <c r="H116" t="s">
-        <v>82</v>
+        <v>293</v>
       </c>
       <c r="I116" t="s">
         <v>20</v>
       </c>
       <c r="J116" t="s">
         <v>274</v>
       </c>
       <c r="K116" t="s">
         <v>36</v>
       </c>
       <c r="L116" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
-        <v>49475</v>
+        <v>49477</v>
       </c>
       <c r="B117" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C117" t="s">
         <v>42</v>
       </c>
       <c r="D117" t="s">
         <v>33</v>
       </c>
       <c r="E117" t="s">
         <v>34</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
       <c r="G117" t="s">
         <v>18</v>
       </c>
       <c r="H117" t="s">
-        <v>201</v>
+        <v>82</v>
       </c>
       <c r="I117" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J117" t="s">
         <v>274</v>
       </c>
       <c r="K117" t="s">
         <v>36</v>
       </c>
       <c r="L117" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M117" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
-        <v>49479</v>
+        <v>49475</v>
       </c>
       <c r="B118" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C118" t="s">
         <v>42</v>
       </c>
       <c r="D118" t="s">
         <v>33</v>
       </c>
       <c r="E118" t="s">
         <v>34</v>
       </c>
       <c r="F118" t="s">
         <v>17</v>
       </c>
       <c r="G118" t="s">
         <v>18</v>
       </c>
       <c r="H118" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="I118" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J118" t="s">
         <v>274</v>
       </c>
       <c r="K118" t="s">
         <v>36</v>
       </c>
       <c r="L118" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M118" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
-        <v>49480</v>
+        <v>49479</v>
       </c>
       <c r="B119" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>42</v>
       </c>
       <c r="D119" t="s">
         <v>33</v>
       </c>
       <c r="E119" t="s">
         <v>34</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
       <c r="G119" t="s">
         <v>18</v>
       </c>
       <c r="H119" t="s">
-        <v>84</v>
+        <v>206</v>
       </c>
       <c r="I119" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J119" t="s">
         <v>274</v>
       </c>
       <c r="K119" t="s">
         <v>36</v>
       </c>
       <c r="L119" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="M119" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
-        <v>49732</v>
+        <v>49480</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120" t="s">
         <v>33</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>17</v>
       </c>
       <c r="G120" t="s">
         <v>18</v>
       </c>
       <c r="H120" t="s">
-        <v>206</v>
+        <v>84</v>
       </c>
       <c r="I120" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J120" t="s">
         <v>274</v>
       </c>
       <c r="K120" t="s">
         <v>36</v>
       </c>
       <c r="L120" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M120" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
-        <v>48598</v>
+        <v>49732</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C121" t="s">
         <v>42</v>
       </c>
       <c r="D121" t="s">
         <v>33</v>
       </c>
       <c r="E121" t="s">
         <v>34</v>
       </c>
       <c r="F121" t="s">
         <v>17</v>
       </c>
       <c r="G121" t="s">
         <v>18</v>
       </c>
       <c r="H121" t="s">
-        <v>71</v>
+        <v>206</v>
       </c>
       <c r="I121" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J121" t="s">
         <v>274</v>
       </c>
       <c r="K121" t="s">
         <v>36</v>
       </c>
       <c r="L121" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M121" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
-        <v>49733</v>
+        <v>48598</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C122" t="s">
         <v>42</v>
       </c>
       <c r="D122" t="s">
         <v>33</v>
       </c>
       <c r="E122" t="s">
         <v>34</v>
       </c>
       <c r="F122" t="s">
         <v>17</v>
       </c>
       <c r="G122" t="s">
         <v>18</v>
       </c>
       <c r="H122" t="s">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="I122" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J122" t="s">
         <v>274</v>
       </c>
       <c r="K122" t="s">
         <v>36</v>
       </c>
       <c r="L122" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M122" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
-        <v>48602</v>
+        <v>49733</v>
       </c>
       <c r="B123" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C123" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D123" t="s">
         <v>33</v>
       </c>
       <c r="E123" t="s">
         <v>34</v>
       </c>
       <c r="F123" t="s">
         <v>17</v>
       </c>
       <c r="G123" t="s">
         <v>18</v>
       </c>
       <c r="H123" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I123" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J123" t="s">
         <v>274</v>
       </c>
       <c r="K123" t="s">
         <v>36</v>
       </c>
       <c r="L123" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M123" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
-        <v>28263</v>
+        <v>48602</v>
       </c>
       <c r="B124" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C124" t="s">
         <v>14</v>
       </c>
       <c r="D124" t="s">
         <v>33</v>
       </c>
       <c r="E124" t="s">
         <v>34</v>
       </c>
       <c r="F124" t="s">
         <v>17</v>
       </c>
       <c r="G124" t="s">
         <v>18</v>
       </c>
       <c r="H124" t="s">
-        <v>304</v>
+        <v>60</v>
       </c>
       <c r="I124" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J124" t="s">
         <v>274</v>
       </c>
       <c r="K124" t="s">
         <v>36</v>
       </c>
       <c r="L124" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M124" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125">
-        <v>39086</v>
+        <v>28263</v>
       </c>
       <c r="B125" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C125" t="s">
         <v>14</v>
       </c>
       <c r="D125" t="s">
         <v>33</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>17</v>
       </c>
       <c r="G125" t="s">
         <v>18</v>
       </c>
       <c r="H125" t="s">
-        <v>69</v>
+        <v>307</v>
       </c>
       <c r="I125" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J125" t="s">
         <v>274</v>
       </c>
       <c r="K125" t="s">
         <v>36</v>
       </c>
       <c r="L125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M125" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126">
-        <v>2910</v>
+        <v>39086</v>
       </c>
       <c r="B126" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C126" t="s">
         <v>14</v>
       </c>
       <c r="D126" t="s">
         <v>33</v>
       </c>
       <c r="E126" t="s">
         <v>34</v>
       </c>
       <c r="F126" t="s">
         <v>17</v>
       </c>
       <c r="G126" t="s">
         <v>18</v>
       </c>
       <c r="H126" t="s">
-        <v>307</v>
+        <v>69</v>
       </c>
       <c r="I126" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J126" t="s">
         <v>274</v>
       </c>
       <c r="K126" t="s">
         <v>36</v>
       </c>
       <c r="L126" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M126" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127">
-        <v>41576</v>
+        <v>2910</v>
       </c>
       <c r="B127" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C127" t="s">
         <v>14</v>
       </c>
       <c r="D127" t="s">
         <v>33</v>
       </c>
       <c r="E127" t="s">
         <v>34</v>
       </c>
       <c r="F127" t="s">
         <v>17</v>
       </c>
       <c r="G127" t="s">
         <v>18</v>
       </c>
       <c r="H127" t="s">
-        <v>142</v>
+        <v>310</v>
       </c>
       <c r="I127" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J127" t="s">
         <v>274</v>
       </c>
       <c r="K127" t="s">
         <v>36</v>
       </c>
       <c r="L127" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128">
-        <v>39358</v>
+        <v>41576</v>
       </c>
       <c r="B128" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C128" t="s">
         <v>14</v>
       </c>
       <c r="D128" t="s">
         <v>33</v>
       </c>
       <c r="E128" t="s">
         <v>34</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="G128" t="s">
         <v>18</v>
       </c>
       <c r="H128" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="I128" t="s">
         <v>25</v>
       </c>
       <c r="J128" t="s">
         <v>274</v>
       </c>
       <c r="K128" t="s">
         <v>36</v>
       </c>
       <c r="L128" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M128" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129">
-        <v>24986</v>
+        <v>39358</v>
       </c>
       <c r="B129" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C129" t="s">
         <v>14</v>
       </c>
       <c r="D129" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E129" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="F129" t="s">
         <v>17</v>
       </c>
       <c r="G129" t="s">
         <v>18</v>
       </c>
       <c r="H129" t="s">
-        <v>311</v>
+        <v>145</v>
       </c>
       <c r="I129" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J129" t="s">
         <v>274</v>
       </c>
       <c r="K129" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="L129" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="M129" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130">
-        <v>24985</v>
+        <v>24986</v>
       </c>
       <c r="B130" t="s">
         <v>313</v>
       </c>
       <c r="C130" t="s">
         <v>14</v>
       </c>
       <c r="D130" t="s">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>17</v>
       </c>
       <c r="G130" t="s">
         <v>18</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>314</v>
       </c>
       <c r="I130" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J130" t="s">
         <v>274</v>
       </c>
       <c r="K130" t="s">
         <v>22</v>
       </c>
       <c r="L130" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131">
-        <v>24988</v>
+        <v>24985</v>
       </c>
       <c r="B131" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C131" t="s">
         <v>14</v>
       </c>
       <c r="D131" t="s">
         <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>17</v>
       </c>
       <c r="G131" t="s">
         <v>18</v>
       </c>
       <c r="H131" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I131" t="s">
         <v>25</v>
       </c>
       <c r="J131" t="s">
         <v>274</v>
       </c>
       <c r="K131" t="s">
         <v>22</v>
       </c>
       <c r="L131" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132">
-        <v>44195</v>
+        <v>24988</v>
       </c>
       <c r="B132" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C132" t="s">
         <v>14</v>
       </c>
       <c r="D132" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="E132" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>17</v>
       </c>
       <c r="G132" t="s">
         <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="I132" t="s">
         <v>25</v>
       </c>
       <c r="J132" t="s">
         <v>274</v>
       </c>
       <c r="K132" t="s">
-        <v>232</v>
+        <v>22</v>
       </c>
       <c r="L132" t="s">
         <v>319</v>
       </c>
       <c r="M132" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133">
-        <v>39357</v>
+        <v>44195</v>
       </c>
       <c r="B133" t="s">
         <v>320</v>
       </c>
       <c r="C133" t="s">
         <v>14</v>
       </c>
       <c r="D133" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="E133" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="F133" t="s">
         <v>17</v>
       </c>
       <c r="G133" t="s">
         <v>18</v>
       </c>
       <c r="H133" t="s">
-        <v>321</v>
+        <v>148</v>
       </c>
       <c r="I133" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J133" t="s">
         <v>274</v>
       </c>
       <c r="K133" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="L133" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="M133" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134">
-        <v>1764</v>
+        <v>39357</v>
       </c>
       <c r="B134" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C134" t="s">
         <v>14</v>
       </c>
       <c r="D134" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="E134" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
       <c r="F134" t="s">
         <v>17</v>
       </c>
       <c r="G134" t="s">
         <v>18</v>
       </c>
       <c r="H134" t="s">
         <v>324</v>
       </c>
       <c r="I134" t="s">
         <v>20</v>
       </c>
       <c r="J134" t="s">
         <v>274</v>
       </c>
       <c r="K134" t="s">
-        <v>275</v>
+        <v>36</v>
       </c>
       <c r="L134" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="M134" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135">
-        <v>36454</v>
+        <v>1764</v>
       </c>
       <c r="B135" t="s">
+        <v>325</v>
+      </c>
+      <c r="C135" t="s">
+        <v>14</v>
+      </c>
+      <c r="D135" t="s">
+        <v>76</v>
+      </c>
+      <c r="E135" t="s">
         <v>326</v>
       </c>
-      <c r="C135" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F135" t="s">
         <v>17</v>
       </c>
       <c r="G135" t="s">
         <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="I135" t="s">
         <v>20</v>
       </c>
       <c r="J135" t="s">
         <v>274</v>
       </c>
       <c r="K135" t="s">
-        <v>36</v>
+        <v>275</v>
       </c>
       <c r="L135" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="M135" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136">
-        <v>1780</v>
+        <v>36454</v>
       </c>
       <c r="B136" t="s">
         <v>327</v>
       </c>
       <c r="C136" t="s">
         <v>14</v>
       </c>
       <c r="D136" t="s">
         <v>33</v>
       </c>
       <c r="E136" t="s">
         <v>34</v>
       </c>
       <c r="F136" t="s">
         <v>17</v>
       </c>
       <c r="G136" t="s">
         <v>18</v>
       </c>
       <c r="H136" t="s">
-        <v>157</v>
+        <v>258</v>
       </c>
       <c r="I136" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J136" t="s">
         <v>274</v>
       </c>
       <c r="K136" t="s">
         <v>36</v>
       </c>
       <c r="L136" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137">
-        <v>28259</v>
+        <v>1780</v>
       </c>
       <c r="B137" t="s">
         <v>328</v>
       </c>
       <c r="C137" t="s">
         <v>14</v>
       </c>
       <c r="D137" t="s">
         <v>33</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>17</v>
       </c>
       <c r="G137" t="s">
         <v>18</v>
       </c>
       <c r="H137" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="I137" t="s">
         <v>25</v>
       </c>
       <c r="J137" t="s">
         <v>274</v>
       </c>
       <c r="K137" t="s">
         <v>36</v>
       </c>
       <c r="L137" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M137" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138">
-        <v>41582</v>
+        <v>28259</v>
       </c>
       <c r="B138" t="s">
         <v>329</v>
       </c>
       <c r="C138" t="s">
         <v>14</v>
       </c>
       <c r="D138" t="s">
         <v>33</v>
       </c>
       <c r="E138" t="s">
         <v>34</v>
       </c>
       <c r="F138" t="s">
         <v>17</v>
       </c>
       <c r="G138" t="s">
         <v>18</v>
       </c>
       <c r="H138" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="I138" t="s">
         <v>25</v>
       </c>
       <c r="J138" t="s">
         <v>274</v>
       </c>
       <c r="K138" t="s">
         <v>36</v>
       </c>
       <c r="L138" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M138" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139">
-        <v>28265</v>
+        <v>41582</v>
       </c>
       <c r="B139" t="s">
         <v>330</v>
       </c>
       <c r="C139" t="s">
         <v>14</v>
       </c>
       <c r="D139" t="s">
         <v>33</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>17</v>
       </c>
       <c r="G139" t="s">
         <v>18</v>
       </c>
       <c r="H139" t="s">
-        <v>84</v>
+        <v>183</v>
       </c>
       <c r="I139" t="s">
         <v>25</v>
       </c>
       <c r="J139" t="s">
         <v>274</v>
       </c>
       <c r="K139" t="s">
         <v>36</v>
       </c>
       <c r="L139" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M139" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140">
-        <v>37563</v>
+        <v>28265</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>14</v>
       </c>
       <c r="D140" t="s">
         <v>33</v>
       </c>
       <c r="E140" t="s">
         <v>34</v>
       </c>
       <c r="F140" t="s">
         <v>17</v>
       </c>
       <c r="G140" t="s">
         <v>18</v>
       </c>
       <c r="H140" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="I140" t="s">
         <v>25</v>
       </c>
       <c r="J140" t="s">
         <v>274</v>
       </c>
       <c r="K140" t="s">
         <v>36</v>
       </c>
       <c r="L140" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M140" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141">
-        <v>1784</v>
+        <v>37563</v>
       </c>
       <c r="B141" t="s">
         <v>332</v>
       </c>
       <c r="C141" t="s">
         <v>14</v>
       </c>
       <c r="D141" t="s">
         <v>33</v>
       </c>
       <c r="E141" t="s">
         <v>34</v>
       </c>
       <c r="F141" t="s">
         <v>17</v>
       </c>
       <c r="G141" t="s">
         <v>18</v>
       </c>
       <c r="H141" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="I141" t="s">
         <v>25</v>
       </c>
       <c r="J141" t="s">
         <v>274</v>
       </c>
       <c r="K141" t="s">
         <v>36</v>
       </c>
       <c r="L141" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M141" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142">
-        <v>1839</v>
+        <v>1784</v>
       </c>
       <c r="B142" t="s">
         <v>333</v>
       </c>
       <c r="C142" t="s">
         <v>14</v>
       </c>
       <c r="D142" t="s">
         <v>33</v>
       </c>
       <c r="E142" t="s">
         <v>34</v>
       </c>
       <c r="F142" t="s">
         <v>17</v>
       </c>
       <c r="G142" t="s">
         <v>18</v>
       </c>
       <c r="H142" t="s">
-        <v>334</v>
+        <v>117</v>
       </c>
       <c r="I142" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J142" t="s">
         <v>274</v>
       </c>
       <c r="K142" t="s">
-        <v>335</v>
+        <v>36</v>
       </c>
       <c r="L142" t="s">
-        <v>336</v>
+        <v>305</v>
+      </c>
+      <c r="M142" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143">
-        <v>37564</v>
+        <v>1839</v>
       </c>
       <c r="B143" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C143" t="s">
         <v>14</v>
       </c>
       <c r="D143" t="s">
         <v>33</v>
       </c>
       <c r="E143" t="s">
         <v>34</v>
       </c>
       <c r="F143" t="s">
         <v>17</v>
       </c>
       <c r="G143" t="s">
         <v>18</v>
       </c>
       <c r="H143" t="s">
-        <v>93</v>
+        <v>335</v>
       </c>
       <c r="I143" t="s">
         <v>20</v>
       </c>
       <c r="J143" t="s">
         <v>274</v>
       </c>
       <c r="K143" t="s">
-        <v>36</v>
+        <v>336</v>
       </c>
       <c r="L143" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>337</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
-        <v>3291</v>
+        <v>37564</v>
       </c>
       <c r="B144" t="s">
         <v>338</v>
       </c>
       <c r="C144" t="s">
         <v>14</v>
       </c>
       <c r="D144" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="E144" t="s">
-        <v>339</v>
+        <v>34</v>
       </c>
       <c r="F144" t="s">
         <v>17</v>
       </c>
       <c r="G144" t="s">
         <v>18</v>
       </c>
       <c r="H144" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="I144" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J144" t="s">
         <v>274</v>
       </c>
       <c r="K144" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="L144" t="s">
-        <v>340</v>
+        <v>305</v>
+      </c>
+      <c r="M144" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
-        <v>36327</v>
+        <v>3291</v>
       </c>
       <c r="B145" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C145" t="s">
         <v>14</v>
       </c>
       <c r="D145" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="E145" t="s">
-        <v>34</v>
+        <v>340</v>
       </c>
       <c r="F145" t="s">
         <v>17</v>
       </c>
       <c r="G145" t="s">
         <v>18</v>
       </c>
       <c r="H145" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="I145" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J145" t="s">
         <v>274</v>
       </c>
       <c r="K145" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="L145" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>341</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
-        <v>9968</v>
+        <v>36327</v>
       </c>
       <c r="B146" t="s">
         <v>342</v>
       </c>
       <c r="C146" t="s">
         <v>14</v>
       </c>
       <c r="D146" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="E146" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
       <c r="F146" t="s">
         <v>17</v>
       </c>
       <c r="G146" t="s">
         <v>18</v>
       </c>
       <c r="H146" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I146" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J146" t="s">
-        <v>203</v>
+        <v>274</v>
       </c>
       <c r="K146" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="L146" t="s">
-        <v>343</v>
+        <v>305</v>
+      </c>
+      <c r="M146" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
-        <v>28779</v>
+        <v>9968</v>
       </c>
       <c r="B147" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C147" t="s">
         <v>14</v>
       </c>
       <c r="D147" t="s">
-        <v>55</v>
+        <v>201</v>
       </c>
       <c r="E147" t="s">
-        <v>345</v>
+        <v>246</v>
       </c>
       <c r="F147" t="s">
         <v>17</v>
       </c>
       <c r="G147" t="s">
         <v>18</v>
       </c>
       <c r="H147" t="s">
-        <v>268</v>
+        <v>201</v>
       </c>
       <c r="I147" t="s">
-        <v>268</v>
+        <v>25</v>
       </c>
       <c r="J147" t="s">
         <v>203</v>
       </c>
       <c r="K147" t="s">
-        <v>58</v>
+        <v>204</v>
       </c>
       <c r="L147" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
-        <v>28133</v>
+        <v>28779</v>
       </c>
       <c r="B148" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C148" t="s">
         <v>14</v>
       </c>
       <c r="D148" t="s">
         <v>55</v>
       </c>
       <c r="E148" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F148" t="s">
         <v>17</v>
       </c>
       <c r="G148" t="s">
         <v>18</v>
       </c>
       <c r="H148" t="s">
         <v>268</v>
       </c>
       <c r="I148" t="s">
         <v>268</v>
       </c>
       <c r="J148" t="s">
-        <v>348</v>
+        <v>203</v>
       </c>
       <c r="K148" t="s">
         <v>58</v>
       </c>
       <c r="L148" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
-        <v>36377</v>
+        <v>28133</v>
       </c>
       <c r="B149" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C149" t="s">
         <v>14</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
       <c r="E149" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F149" t="s">
         <v>17</v>
       </c>
       <c r="G149" t="s">
         <v>18</v>
       </c>
       <c r="H149" t="s">
-        <v>55</v>
+        <v>268</v>
       </c>
       <c r="I149" t="s">
-        <v>25</v>
+        <v>268</v>
       </c>
       <c r="J149" t="s">
-        <v>254</v>
+        <v>349</v>
       </c>
       <c r="K149" t="s">
         <v>58</v>
       </c>
       <c r="L149" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
-        <v>28228</v>
+        <v>36377</v>
       </c>
       <c r="B150" t="s">
+        <v>351</v>
+      </c>
+      <c r="C150" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" t="s">
+        <v>55</v>
+      </c>
+      <c r="E150" t="s">
         <v>352</v>
       </c>
-      <c r="C150" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F150" t="s">
         <v>17</v>
       </c>
       <c r="G150" t="s">
         <v>18</v>
       </c>
       <c r="H150" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="I150" t="s">
         <v>25</v>
       </c>
       <c r="J150" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="K150" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="L150" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>351</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
-        <v>15775</v>
+        <v>28228</v>
       </c>
       <c r="B151" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C151" t="s">
         <v>14</v>
       </c>
       <c r="D151" t="s">
         <v>33</v>
       </c>
       <c r="E151" t="s">
         <v>34</v>
       </c>
       <c r="F151" t="s">
         <v>17</v>
       </c>
       <c r="G151" t="s">
         <v>18</v>
       </c>
       <c r="H151" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="I151" t="s">
         <v>25</v>
       </c>
       <c r="J151" t="s">
         <v>53</v>
       </c>
       <c r="K151" t="s">
         <v>36</v>
       </c>
       <c r="L151" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M151" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
-        <v>12203</v>
+        <v>15775</v>
       </c>
       <c r="B152" t="s">
         <v>355</v>
       </c>
       <c r="C152" t="s">
         <v>14</v>
       </c>
       <c r="D152" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="E152" t="s">
-        <v>318</v>
+        <v>34</v>
       </c>
       <c r="F152" t="s">
         <v>17</v>
       </c>
       <c r="G152" t="s">
         <v>18</v>
       </c>
       <c r="H152" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="I152" t="s">
         <v>25</v>
       </c>
       <c r="J152" t="s">
-        <v>254</v>
+        <v>53</v>
       </c>
       <c r="K152" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="L152" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="M152" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
-        <v>49504</v>
+        <v>12203</v>
       </c>
       <c r="B153" t="s">
+        <v>356</v>
+      </c>
+      <c r="C153" t="s">
+        <v>14</v>
+      </c>
+      <c r="D153" t="s">
+        <v>148</v>
+      </c>
+      <c r="E153" t="s">
+        <v>321</v>
+      </c>
+      <c r="F153" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" t="s">
+        <v>148</v>
+      </c>
+      <c r="I153" t="s">
+        <v>25</v>
+      </c>
+      <c r="J153" t="s">
+        <v>254</v>
+      </c>
+      <c r="K153" t="s">
+        <v>232</v>
+      </c>
+      <c r="L153" t="s">
         <v>357</v>
       </c>
-      <c r="C153" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M153" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
-        <v>49505</v>
+        <v>49504</v>
       </c>
       <c r="B154" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C154" t="s">
         <v>14</v>
       </c>
       <c r="D154" t="s">
         <v>33</v>
       </c>
       <c r="E154" t="s">
         <v>34</v>
       </c>
       <c r="F154" t="s">
         <v>17</v>
       </c>
       <c r="G154" t="s">
         <v>18</v>
       </c>
       <c r="H154" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="I154" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J154" t="s">
         <v>53</v>
       </c>
       <c r="K154" t="s">
         <v>36</v>
       </c>
       <c r="L154" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M154" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
-        <v>28229</v>
+        <v>49505</v>
       </c>
       <c r="B155" t="s">
         <v>360</v>
       </c>
       <c r="C155" t="s">
         <v>14</v>
       </c>
       <c r="D155" t="s">
         <v>33</v>
       </c>
       <c r="E155" t="s">
         <v>34</v>
       </c>
       <c r="F155" t="s">
         <v>17</v>
       </c>
       <c r="G155" t="s">
         <v>18</v>
       </c>
       <c r="H155" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="I155" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J155" t="s">
-        <v>254</v>
+        <v>53</v>
       </c>
       <c r="K155" t="s">
         <v>36</v>
       </c>
       <c r="L155" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M155" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
-        <v>28233</v>
+        <v>28229</v>
       </c>
       <c r="B156" t="s">
         <v>361</v>
       </c>
       <c r="C156" t="s">
         <v>14</v>
       </c>
       <c r="D156" t="s">
         <v>33</v>
       </c>
       <c r="E156" t="s">
         <v>34</v>
       </c>
       <c r="F156" t="s">
         <v>17</v>
       </c>
       <c r="G156" t="s">
         <v>18</v>
       </c>
       <c r="H156" t="s">
         <v>35</v>
       </c>
       <c r="I156" t="s">
         <v>25</v>
       </c>
       <c r="J156" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="K156" t="s">
         <v>36</v>
       </c>
       <c r="L156" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M156" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
-        <v>3488</v>
+        <v>28233</v>
       </c>
       <c r="B157" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C157" t="s">
         <v>14</v>
       </c>
       <c r="D157" t="s">
         <v>33</v>
       </c>
       <c r="E157" t="s">
         <v>34</v>
       </c>
       <c r="F157" t="s">
         <v>17</v>
       </c>
       <c r="G157" t="s">
         <v>18</v>
       </c>
       <c r="H157" t="s">
         <v>35</v>
       </c>
       <c r="I157" t="s">
         <v>25</v>
       </c>
       <c r="J157" t="s">
         <v>53</v>
       </c>
       <c r="K157" t="s">
         <v>36</v>
       </c>
       <c r="L157" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M157" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
-        <v>28231</v>
+        <v>3488</v>
       </c>
       <c r="B158" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C158" t="s">
         <v>14</v>
       </c>
       <c r="D158" t="s">
         <v>33</v>
       </c>
       <c r="E158" t="s">
         <v>34</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
       <c r="G158" t="s">
         <v>18</v>
       </c>
       <c r="H158" t="s">
         <v>35</v>
       </c>
       <c r="I158" t="s">
         <v>25</v>
       </c>
       <c r="J158" t="s">
         <v>53</v>
       </c>
       <c r="K158" t="s">
         <v>36</v>
       </c>
       <c r="L158" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="M158" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
-        <v>49491</v>
+        <v>28231</v>
       </c>
       <c r="B159" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C159" t="s">
         <v>14</v>
       </c>
       <c r="D159" t="s">
         <v>33</v>
       </c>
       <c r="E159" t="s">
         <v>34</v>
       </c>
       <c r="F159" t="s">
         <v>17</v>
       </c>
       <c r="G159" t="s">
         <v>18</v>
       </c>
       <c r="H159" t="s">
-        <v>368</v>
+        <v>35</v>
       </c>
       <c r="I159" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J159" t="s">
         <v>53</v>
       </c>
       <c r="K159" t="s">
         <v>36</v>
       </c>
       <c r="L159" t="s">
         <v>367</v>
       </c>
       <c r="M159" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
-        <v>50996</v>
+        <v>49491</v>
       </c>
       <c r="B160" t="s">
+        <v>368</v>
+      </c>
+      <c r="C160" t="s">
+        <v>14</v>
+      </c>
+      <c r="D160" t="s">
+        <v>33</v>
+      </c>
+      <c r="E160" t="s">
+        <v>34</v>
+      </c>
+      <c r="F160" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" t="s">
         <v>369</v>
       </c>
-      <c r="C160" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I160" t="s">
-        <v>268</v>
+        <v>20</v>
       </c>
       <c r="J160" t="s">
-        <v>203</v>
+        <v>53</v>
       </c>
       <c r="K160" t="s">
-        <v>372</v>
+        <v>36</v>
       </c>
       <c r="L160" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="M160" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
-        <v>28791</v>
+        <v>50996</v>
       </c>
       <c r="B161" t="s">
+        <v>370</v>
+      </c>
+      <c r="C161" t="s">
+        <v>14</v>
+      </c>
+      <c r="D161" t="s">
+        <v>371</v>
+      </c>
+      <c r="E161" t="s">
+        <v>372</v>
+      </c>
+      <c r="F161" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" t="s">
+        <v>268</v>
+      </c>
+      <c r="I161" t="s">
+        <v>268</v>
+      </c>
+      <c r="J161" t="s">
+        <v>203</v>
+      </c>
+      <c r="K161" t="s">
         <v>373</v>
       </c>
-      <c r="C161" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L161" t="s">
-        <v>373</v>
+        <v>370</v>
+      </c>
+      <c r="M161" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
-        <v>47397</v>
+        <v>28791</v>
       </c>
       <c r="B162" t="s">
+        <v>374</v>
+      </c>
+      <c r="C162" t="s">
+        <v>14</v>
+      </c>
+      <c r="D162" t="s">
+        <v>201</v>
+      </c>
+      <c r="E162" t="s">
         <v>375</v>
       </c>
-      <c r="C162" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F162" t="s">
         <v>17</v>
       </c>
       <c r="G162" t="s">
         <v>18</v>
       </c>
       <c r="H162" t="s">
-        <v>60</v>
+        <v>201</v>
       </c>
       <c r="I162" t="s">
         <v>25</v>
       </c>
       <c r="J162" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="K162" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="L162" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>374</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
-        <v>41587</v>
+        <v>47397</v>
       </c>
       <c r="B163" t="s">
         <v>376</v>
       </c>
       <c r="C163" t="s">
         <v>14</v>
       </c>
       <c r="D163" t="s">
         <v>33</v>
       </c>
       <c r="E163" t="s">
         <v>34</v>
       </c>
       <c r="F163" t="s">
         <v>17</v>
       </c>
       <c r="G163" t="s">
         <v>18</v>
       </c>
       <c r="H163" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I163" t="s">
         <v>25</v>
       </c>
       <c r="J163" t="s">
         <v>274</v>
       </c>
       <c r="K163" t="s">
         <v>36</v>
       </c>
       <c r="L163" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
-        <v>41588</v>
+        <v>41587</v>
       </c>
       <c r="B164" t="s">
         <v>377</v>
       </c>
       <c r="C164" t="s">
         <v>14</v>
       </c>
       <c r="D164" t="s">
         <v>33</v>
       </c>
       <c r="E164" t="s">
         <v>34</v>
       </c>
       <c r="F164" t="s">
         <v>17</v>
       </c>
       <c r="G164" t="s">
         <v>18</v>
       </c>
       <c r="H164" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I164" t="s">
         <v>25</v>
       </c>
       <c r="J164" t="s">
         <v>274</v>
       </c>
       <c r="K164" t="s">
         <v>36</v>
       </c>
       <c r="L164" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M164" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
-        <v>8943</v>
+        <v>41588</v>
       </c>
       <c r="B165" t="s">
         <v>378</v>
       </c>
       <c r="C165" t="s">
         <v>14</v>
       </c>
       <c r="D165" t="s">
         <v>33</v>
       </c>
       <c r="E165" t="s">
         <v>34</v>
       </c>
       <c r="F165" t="s">
         <v>17</v>
       </c>
       <c r="G165" t="s">
         <v>18</v>
       </c>
       <c r="H165" t="s">
-        <v>307</v>
+        <v>47</v>
       </c>
       <c r="I165" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J165" t="s">
         <v>274</v>
       </c>
       <c r="K165" t="s">
         <v>36</v>
       </c>
       <c r="L165" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M165" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
-        <v>45031</v>
+        <v>8943</v>
       </c>
       <c r="B166" t="s">
         <v>379</v>
       </c>
       <c r="C166" t="s">
         <v>14</v>
       </c>
       <c r="D166" t="s">
         <v>33</v>
       </c>
       <c r="E166" t="s">
         <v>34</v>
       </c>
       <c r="F166" t="s">
         <v>17</v>
       </c>
       <c r="G166" t="s">
         <v>18</v>
       </c>
       <c r="H166" t="s">
-        <v>380</v>
+        <v>310</v>
       </c>
       <c r="I166" t="s">
         <v>20</v>
       </c>
       <c r="J166" t="s">
         <v>274</v>
       </c>
       <c r="K166" t="s">
         <v>36</v>
       </c>
       <c r="L166" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M166" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
-        <v>30098</v>
+        <v>45031</v>
       </c>
       <c r="B167" t="s">
+        <v>380</v>
+      </c>
+      <c r="C167" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" t="s">
+        <v>33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>34</v>
+      </c>
+      <c r="F167" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" t="s">
         <v>381</v>
-      </c>
-[...16 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I167" t="s">
         <v>20</v>
       </c>
       <c r="J167" t="s">
         <v>274</v>
       </c>
       <c r="K167" t="s">
-        <v>275</v>
+        <v>36</v>
       </c>
       <c r="L167" t="s">
-        <v>382</v>
+        <v>301</v>
       </c>
       <c r="M167" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
         <v>2859</v>
       </c>
       <c r="B168" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C168" t="s">
         <v>14</v>
       </c>
       <c r="D168" t="s">
         <v>33</v>
       </c>
       <c r="E168" t="s">
         <v>34</v>
       </c>
       <c r="F168" t="s">
         <v>17</v>
       </c>
       <c r="G168" t="s">
         <v>18</v>
       </c>
       <c r="H168" t="s">
         <v>157</v>
       </c>
       <c r="I168" t="s">
         <v>25</v>
       </c>
       <c r="J168" t="s">
         <v>274</v>
       </c>
       <c r="K168" t="s">
         <v>36</v>
       </c>
       <c r="L168" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M168" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
         <v>41585</v>
       </c>
       <c r="B169" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C169" t="s">
         <v>14</v>
       </c>
       <c r="D169" t="s">
         <v>33</v>
       </c>
       <c r="E169" t="s">
         <v>34</v>
       </c>
       <c r="F169" t="s">
         <v>17</v>
       </c>
       <c r="G169" t="s">
         <v>18</v>
       </c>
       <c r="H169" t="s">
         <v>28</v>
       </c>
       <c r="I169" t="s">
         <v>25</v>
       </c>
       <c r="J169" t="s">
         <v>274</v>
       </c>
       <c r="K169" t="s">
         <v>36</v>
       </c>
       <c r="L169" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M169" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
         <v>28255</v>
       </c>
       <c r="B170" t="s">
+        <v>384</v>
+      </c>
+      <c r="C170" t="s">
+        <v>14</v>
+      </c>
+      <c r="D170" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="E170" t="s">
         <v>34</v>
       </c>
       <c r="F170" t="s">
         <v>17</v>
       </c>
       <c r="G170" t="s">
         <v>18</v>
       </c>
       <c r="H170" t="s">
         <v>268</v>
       </c>
       <c r="I170" t="s">
         <v>268</v>
       </c>
       <c r="J170" t="s">
         <v>274</v>
       </c>
       <c r="K170" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="L170" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M170" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
         <v>7600</v>
       </c>
       <c r="B171" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C171" t="s">
         <v>14</v>
       </c>
       <c r="D171" t="s">
         <v>33</v>
       </c>
       <c r="E171" t="s">
         <v>34</v>
       </c>
       <c r="F171" t="s">
         <v>17</v>
       </c>
       <c r="G171" t="s">
         <v>18</v>
       </c>
       <c r="H171" t="s">
         <v>84</v>
       </c>
       <c r="I171" t="s">
         <v>25</v>
       </c>
       <c r="J171" t="s">
         <v>274</v>
       </c>
       <c r="K171" t="s">
         <v>36</v>
       </c>
       <c r="L171" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
         <v>41586</v>
       </c>
       <c r="B172" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C172" t="s">
         <v>14</v>
       </c>
       <c r="D172" t="s">
         <v>33</v>
       </c>
       <c r="E172" t="s">
         <v>34</v>
       </c>
       <c r="F172" t="s">
         <v>17</v>
       </c>
       <c r="G172" t="s">
         <v>18</v>
       </c>
       <c r="H172" t="s">
         <v>117</v>
       </c>
       <c r="I172" t="s">
         <v>25</v>
       </c>
       <c r="J172" t="s">
         <v>274</v>
       </c>
       <c r="K172" t="s">
         <v>36</v>
       </c>
       <c r="L172" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M172" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>12975</v>
       </c>
       <c r="B173" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C173" t="s">
         <v>14</v>
       </c>
       <c r="D173" t="s">
         <v>33</v>
       </c>
       <c r="E173" t="s">
         <v>34</v>
       </c>
       <c r="F173" t="s">
         <v>17</v>
       </c>
       <c r="G173" t="s">
         <v>18</v>
       </c>
       <c r="H173" t="s">
         <v>93</v>
       </c>
       <c r="I173" t="s">
         <v>20</v>
       </c>
       <c r="J173" t="s">
         <v>274</v>
       </c>
       <c r="K173" t="s">
         <v>36</v>
       </c>
       <c r="L173" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
         <v>7601</v>
       </c>
       <c r="B174" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C174" t="s">
         <v>14</v>
       </c>
       <c r="D174" t="s">
         <v>201</v>
       </c>
       <c r="E174" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F174" t="s">
         <v>17</v>
       </c>
       <c r="G174" t="s">
         <v>18</v>
       </c>
       <c r="H174" t="s">
         <v>201</v>
       </c>
       <c r="I174" t="s">
         <v>25</v>
       </c>
       <c r="J174" t="s">
         <v>274</v>
       </c>
       <c r="K174" t="s">
         <v>204</v>
       </c>
       <c r="L174" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
         <v>39329</v>
       </c>
       <c r="B175" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C175" t="s">
         <v>14</v>
       </c>
       <c r="D175" t="s">
         <v>33</v>
       </c>
       <c r="E175" t="s">
         <v>34</v>
       </c>
       <c r="F175" t="s">
         <v>17</v>
       </c>
       <c r="G175" t="s">
         <v>18</v>
       </c>
       <c r="H175" t="s">
         <v>206</v>
       </c>
       <c r="I175" t="s">
         <v>20</v>
       </c>
       <c r="J175" t="s">
         <v>274</v>
       </c>
       <c r="K175" t="s">
         <v>36</v>
       </c>
       <c r="L175" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M175" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>