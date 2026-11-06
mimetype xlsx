--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3997" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4057" uniqueCount="498">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -64,51 +64,51 @@
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>2900 Happiness</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>VIMN NORDIC AB</t>
   </si>
   <si>
-    <t>Paramount Skydance Corporation</t>
+    <t>Skydance Corporation</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Film and TV fiction</t>
   </si>
   <si>
     <t>SE - Mediemyndigheten (Memy)</t>
   </si>
   <si>
     <t>48 Hours (Finland)</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>48 Hours</t>
   </si>
@@ -742,65 +742,65 @@
   <si>
     <t>Motorvision</t>
   </si>
   <si>
     <t>MTV Catfish</t>
   </si>
   <si>
     <t>Finland, Denmark, Norway, Sweden</t>
   </si>
   <si>
     <t>MTV Christmas Songs</t>
   </si>
   <si>
     <t>MTV Classic (Finland)</t>
   </si>
   <si>
     <t>MTV Classic</t>
   </si>
   <si>
     <t>MTV Classic (Sweden, Norway and Denmark)</t>
   </si>
   <si>
     <t>MTV Cribs</t>
   </si>
   <si>
-    <t>MTV Dating</t>
-[...1 lines deleted...]
-  <si>
     <t>MTV EMA</t>
   </si>
   <si>
     <t>MTV Ex on the Beach</t>
   </si>
   <si>
     <t>MTV Halloween (Sweden, Norway, Finland and Denmark)</t>
   </si>
   <si>
     <t>MTV Halloween</t>
   </si>
   <si>
+    <t>MTV Ink Master</t>
+  </si>
+  <si>
     <t>MTV Jouluhitit</t>
   </si>
   <si>
     <t>MTV Love Music</t>
   </si>
   <si>
     <t>MTV Movie Hits (Finland)</t>
   </si>
   <si>
     <t>MTV Movie Hits</t>
   </si>
   <si>
     <t>MTV Movie Hits (Sweden, Norway and Denmark)</t>
   </si>
   <si>
     <t>MTV Pride</t>
   </si>
   <si>
     <t>MTV Reality</t>
   </si>
   <si>
     <t>MTV Ridiculousness</t>
   </si>
   <si>
     <t>MTV Rocks</t>
@@ -832,62 +832,71 @@
   <si>
     <t>MTV Xmas (Sweden, Norway and Denmark)</t>
   </si>
   <si>
     <t>MTV x Smukfest</t>
   </si>
   <si>
     <t>My Super Sweet 16</t>
   </si>
   <si>
     <t>Näkijä (Finland)</t>
   </si>
   <si>
     <t>Näkijä</t>
   </si>
   <si>
     <t>NonStop Kung Fu</t>
   </si>
   <si>
     <t>Nordisk krim fra Viaplay</t>
   </si>
   <si>
     <t>Nosey</t>
   </si>
   <si>
+    <t>One of the Girls</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pacific Blue </t>
   </si>
   <si>
     <t>Pacific Blue</t>
   </si>
   <si>
     <t>Paradise Hotel</t>
   </si>
   <si>
+    <t>Paradise Hotel: Ny sæson</t>
+  </si>
+  <si>
     <t>Paradise Hotel: Ny säsong</t>
   </si>
   <si>
+    <t>Paradise Hotel: Ny sesong</t>
+  </si>
+  <si>
     <t>Paradise Hotel: Under lagerne</t>
   </si>
   <si>
     <t>Paradise (Norway and Denmark)</t>
   </si>
   <si>
     <t>Paradise</t>
   </si>
   <si>
     <t>Paradise (Sweden)</t>
   </si>
   <si>
     <t>Pawn Stars</t>
   </si>
   <si>
     <t>Perjanta 13.päivä</t>
   </si>
   <si>
     <t>Pimp My Ride</t>
   </si>
   <si>
     <t>Pluto TV (Action)</t>
   </si>
   <si>
     <t>Pluto TV Action</t>
@@ -1171,50 +1180,53 @@
   <si>
     <t>Pluto TV Under mistelteinen (Denmark)</t>
   </si>
   <si>
     <t>Pluto TV Under mistelteinen</t>
   </si>
   <si>
     <t>Pluto TV Under mistelteinen (Norway)</t>
   </si>
   <si>
     <t>Pluto TV Vintage</t>
   </si>
   <si>
     <t>Pluto TV Wild West (Sweden, Norway, Finland and Denmark)</t>
   </si>
   <si>
     <t>Pluto TV Wild West</t>
   </si>
   <si>
     <t>Podradio på Pluto TV</t>
   </si>
   <si>
     <t>Project Runway</t>
   </si>
   <si>
+    <t>PTV Sherlock Holmes</t>
+  </si>
+  <si>
     <t>Punk'd</t>
   </si>
   <si>
     <t>r8Dio TV</t>
   </si>
   <si>
     <t>Rawhide</t>
   </si>
   <si>
     <t>Reno 911</t>
   </si>
   <si>
     <t>Ridiculousness - Nya avsnitt (Sweden)</t>
   </si>
   <si>
     <t>Ridiculousness - Nya avsnitt</t>
   </si>
   <si>
     <t>Ridiculousness - Nye afsnit (Denmark)</t>
   </si>
   <si>
     <t>Ridiculousness - Nye afsnit</t>
   </si>
   <si>
     <t>Ridiculousness - Nye episoder (Norway)</t>
@@ -1322,50 +1334,53 @@
     <t>South Park: Kenny Collection</t>
   </si>
   <si>
     <t>South Park: Kyle Collection</t>
   </si>
   <si>
     <t>South Park: Rockin' Out</t>
   </si>
   <si>
     <t>South Park: Stan Collection</t>
   </si>
   <si>
     <t>Star Trek: Deep Space Nine</t>
   </si>
   <si>
     <t>Star Trek: Enterprise</t>
   </si>
   <si>
     <t>Star Trek: Fan favorites</t>
   </si>
   <si>
     <t>Star Trek: Fanfavoritter</t>
   </si>
   <si>
     <t>Star Trek Movies</t>
+  </si>
+  <si>
+    <t>Star Trek: The Animated Series</t>
   </si>
   <si>
     <t>Star Trek: The Klingon Logs</t>
   </si>
   <si>
     <t>Star Trek: The Next Generation</t>
   </si>
   <si>
     <t>Star Trek: The Original Series (Sweden, Norway, Denmark, Finland)</t>
   </si>
   <si>
     <t>Star Trek: The Original Series</t>
   </si>
   <si>
     <t>Star Trek: Trekkerfavoriter</t>
   </si>
   <si>
     <t>Star Trek: Voyager</t>
   </si>
   <si>
     <t>Storage Wars</t>
   </si>
   <si>
     <t>Svenska Hollywoodfruar</t>
   </si>
@@ -1599,51 +1614,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:28</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: VIMN NORDIC AB</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1913,51 +1928,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M333"/>
+  <dimension ref="A1:M338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5591,54 +5606,54 @@
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
         <v>53113</v>
       </c>
       <c r="B90" t="s">
         <v>159</v>
       </c>
       <c r="C90" t="s">
         <v>14</v>
       </c>
       <c r="D90" t="s">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
       <c r="G90" t="s">
         <v>18</v>
       </c>
       <c r="H90" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I90" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J90" t="s">
         <v>21</v>
       </c>
       <c r="K90" t="s">
         <v>22</v>
       </c>
       <c r="L90" t="s">
         <v>159</v>
       </c>
       <c r="M90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
         <v>52199</v>
       </c>
       <c r="B91" t="s">
         <v>160</v>
       </c>
       <c r="C91" t="s">
         <v>14</v>
       </c>
       <c r="D91" t="s">
@@ -7989,201 +8004,201 @@
       </c>
       <c r="G148" t="s">
         <v>18</v>
       </c>
       <c r="H148" t="s">
         <v>105</v>
       </c>
       <c r="I148" t="s">
         <v>28</v>
       </c>
       <c r="J148" t="s">
         <v>93</v>
       </c>
       <c r="K148" t="s">
         <v>22</v>
       </c>
       <c r="L148" t="s">
         <v>242</v>
       </c>
       <c r="M148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
-        <v>50561</v>
+        <v>48211</v>
       </c>
       <c r="B149" t="s">
         <v>243</v>
       </c>
       <c r="C149" t="s">
         <v>14</v>
       </c>
       <c r="D149" t="s">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>16</v>
       </c>
       <c r="F149" t="s">
         <v>17</v>
       </c>
       <c r="G149" t="s">
         <v>18</v>
       </c>
       <c r="H149" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="I149" t="s">
         <v>28</v>
       </c>
       <c r="J149" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="K149" t="s">
         <v>22</v>
       </c>
       <c r="L149" t="s">
         <v>243</v>
       </c>
       <c r="M149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
-        <v>48211</v>
+        <v>48044</v>
       </c>
       <c r="B150" t="s">
         <v>244</v>
       </c>
       <c r="C150" t="s">
         <v>14</v>
       </c>
       <c r="D150" t="s">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>16</v>
       </c>
       <c r="F150" t="s">
         <v>17</v>
       </c>
       <c r="G150" t="s">
         <v>18</v>
       </c>
       <c r="H150" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="I150" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J150" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="K150" t="s">
         <v>22</v>
       </c>
       <c r="L150" t="s">
         <v>244</v>
       </c>
       <c r="M150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
-        <v>48044</v>
+        <v>51102</v>
       </c>
       <c r="B151" t="s">
         <v>245</v>
       </c>
       <c r="C151" t="s">
         <v>14</v>
       </c>
       <c r="D151" t="s">
         <v>15</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>17</v>
       </c>
       <c r="G151" t="s">
         <v>18</v>
       </c>
       <c r="H151" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="I151" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J151" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K151" t="s">
         <v>22</v>
       </c>
       <c r="L151" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
-        <v>51102</v>
+        <v>50561</v>
       </c>
       <c r="B152" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C152" t="s">
         <v>14</v>
       </c>
       <c r="D152" t="s">
         <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>17</v>
       </c>
       <c r="G152" t="s">
         <v>18</v>
       </c>
       <c r="H152" t="s">
-        <v>102</v>
+        <v>237</v>
       </c>
       <c r="I152" t="s">
         <v>28</v>
       </c>
       <c r="J152" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K152" t="s">
         <v>22</v>
       </c>
       <c r="L152" t="s">
         <v>247</v>
       </c>
       <c r="M152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
         <v>48619</v>
       </c>
       <c r="B153" t="s">
         <v>248</v>
       </c>
       <c r="C153" t="s">
         <v>14</v>
       </c>
       <c r="D153" t="s">
         <v>15</v>
       </c>
       <c r="E153" t="s">
@@ -9014,6605 +9029,6810 @@
       </c>
       <c r="G173" t="s">
         <v>18</v>
       </c>
       <c r="H173" t="s">
         <v>30</v>
       </c>
       <c r="I173" t="s">
         <v>28</v>
       </c>
       <c r="J173" t="s">
         <v>33</v>
       </c>
       <c r="K173" t="s">
         <v>22</v>
       </c>
       <c r="L173" t="s">
         <v>272</v>
       </c>
       <c r="M173" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
-        <v>46253</v>
+        <v>53261</v>
       </c>
       <c r="B174" t="s">
         <v>273</v>
       </c>
       <c r="C174" t="s">
         <v>14</v>
       </c>
       <c r="D174" t="s">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>17</v>
       </c>
       <c r="G174" t="s">
         <v>18</v>
       </c>
       <c r="H174" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="I174" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J174" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K174" t="s">
         <v>22</v>
       </c>
       <c r="L174" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M174" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
-        <v>45602</v>
+        <v>46253</v>
       </c>
       <c r="B175" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C175" t="s">
         <v>14</v>
       </c>
       <c r="D175" t="s">
         <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>16</v>
       </c>
       <c r="F175" t="s">
         <v>17</v>
       </c>
       <c r="G175" t="s">
         <v>18</v>
       </c>
       <c r="H175" t="s">
         <v>30</v>
       </c>
       <c r="I175" t="s">
         <v>28</v>
       </c>
       <c r="J175" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K175" t="s">
         <v>22</v>
       </c>
       <c r="L175" t="s">
         <v>275</v>
       </c>
       <c r="M175" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
-        <v>53101</v>
+        <v>45602</v>
       </c>
       <c r="B176" t="s">
         <v>276</v>
       </c>
       <c r="C176" t="s">
         <v>14</v>
       </c>
       <c r="D176" t="s">
         <v>15</v>
       </c>
       <c r="E176" t="s">
         <v>16</v>
       </c>
       <c r="F176" t="s">
         <v>17</v>
       </c>
       <c r="G176" t="s">
         <v>18</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I176" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J176" t="s">
         <v>33</v>
       </c>
       <c r="K176" t="s">
         <v>22</v>
       </c>
       <c r="L176" t="s">
         <v>276</v>
       </c>
       <c r="M176" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
-        <v>49280</v>
+        <v>53259</v>
       </c>
       <c r="B177" t="s">
         <v>277</v>
       </c>
       <c r="C177" t="s">
         <v>14</v>
       </c>
       <c r="D177" t="s">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>17</v>
       </c>
       <c r="G177" t="s">
         <v>18</v>
       </c>
       <c r="H177" t="s">
         <v>19</v>
       </c>
       <c r="I177" t="s">
         <v>20</v>
       </c>
       <c r="J177" t="s">
         <v>33</v>
       </c>
       <c r="K177" t="s">
         <v>22</v>
       </c>
       <c r="L177" t="s">
         <v>277</v>
       </c>
       <c r="M177" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
-        <v>46124</v>
+        <v>53101</v>
       </c>
       <c r="B178" t="s">
         <v>278</v>
       </c>
       <c r="C178" t="s">
         <v>14</v>
       </c>
       <c r="D178" t="s">
         <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>17</v>
       </c>
       <c r="G178" t="s">
         <v>18</v>
       </c>
       <c r="H178" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="I178" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J178" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K178" t="s">
         <v>22</v>
       </c>
       <c r="L178" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="M178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
-        <v>46802</v>
+        <v>53260</v>
       </c>
       <c r="B179" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C179" t="s">
         <v>14</v>
       </c>
       <c r="D179" t="s">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>17</v>
       </c>
       <c r="G179" t="s">
         <v>18</v>
       </c>
       <c r="H179" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I179" t="s">
         <v>20</v>
       </c>
       <c r="J179" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K179" t="s">
         <v>22</v>
       </c>
       <c r="L179" t="s">
         <v>279</v>
       </c>
       <c r="M179" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
-        <v>46250</v>
+        <v>49280</v>
       </c>
       <c r="B180" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C180" t="s">
         <v>14</v>
       </c>
       <c r="D180" t="s">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
         <v>17</v>
       </c>
       <c r="G180" t="s">
         <v>18</v>
       </c>
       <c r="H180" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I180" t="s">
         <v>20</v>
       </c>
       <c r="J180" t="s">
         <v>33</v>
       </c>
       <c r="K180" t="s">
         <v>22</v>
       </c>
       <c r="L180" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="M180" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
-        <v>49755</v>
+        <v>46124</v>
       </c>
       <c r="B181" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C181" t="s">
         <v>14</v>
       </c>
       <c r="D181" t="s">
         <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
       <c r="F181" t="s">
         <v>17</v>
       </c>
       <c r="G181" t="s">
         <v>18</v>
       </c>
       <c r="H181" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="I181" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J181" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="K181" t="s">
         <v>22</v>
       </c>
       <c r="L181" t="s">
         <v>282</v>
       </c>
       <c r="M181" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
-        <v>45594</v>
+        <v>46802</v>
       </c>
       <c r="B182" t="s">
         <v>283</v>
       </c>
       <c r="C182" t="s">
         <v>14</v>
       </c>
       <c r="D182" t="s">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>17</v>
       </c>
       <c r="G182" t="s">
         <v>18</v>
       </c>
       <c r="H182" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I182" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J182" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K182" t="s">
         <v>22</v>
       </c>
       <c r="L182" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M182" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
-        <v>45585</v>
+        <v>46250</v>
       </c>
       <c r="B183" t="s">
         <v>284</v>
       </c>
       <c r="C183" t="s">
         <v>14</v>
       </c>
       <c r="D183" t="s">
         <v>15</v>
       </c>
       <c r="E183" t="s">
         <v>16</v>
       </c>
       <c r="F183" t="s">
         <v>17</v>
       </c>
       <c r="G183" t="s">
         <v>18</v>
       </c>
       <c r="H183" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I183" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J183" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K183" t="s">
         <v>22</v>
       </c>
       <c r="L183" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="M183" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
-        <v>45978</v>
+        <v>49755</v>
       </c>
       <c r="B184" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C184" t="s">
         <v>14</v>
       </c>
       <c r="D184" t="s">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>17</v>
       </c>
       <c r="G184" t="s">
         <v>18</v>
       </c>
       <c r="H184" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I184" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J184" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="K184" t="s">
         <v>22</v>
       </c>
       <c r="L184" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="M184" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
-        <v>50200</v>
+        <v>45594</v>
       </c>
       <c r="B185" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C185" t="s">
         <v>14</v>
       </c>
       <c r="D185" t="s">
         <v>15</v>
       </c>
       <c r="E185" t="s">
         <v>16</v>
       </c>
       <c r="F185" t="s">
         <v>17</v>
       </c>
       <c r="G185" t="s">
         <v>18</v>
       </c>
       <c r="H185" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I185" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J185" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="K185" t="s">
         <v>22</v>
       </c>
       <c r="L185" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="M185" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
-        <v>50202</v>
+        <v>45585</v>
       </c>
       <c r="B186" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C186" t="s">
         <v>14</v>
       </c>
       <c r="D186" t="s">
         <v>15</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
       <c r="G186" t="s">
         <v>18</v>
       </c>
       <c r="H186" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I186" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J186" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K186" t="s">
         <v>22</v>
       </c>
       <c r="L186" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="M186" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
-        <v>50203</v>
+        <v>45978</v>
       </c>
       <c r="B187" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C187" t="s">
         <v>14</v>
       </c>
       <c r="D187" t="s">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" t="s">
         <v>17</v>
       </c>
       <c r="G187" t="s">
         <v>18</v>
       </c>
       <c r="H187" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I187" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J187" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="K187" t="s">
         <v>22</v>
       </c>
       <c r="L187" t="s">
         <v>290</v>
       </c>
       <c r="M187" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
-        <v>52207</v>
+        <v>50200</v>
       </c>
       <c r="B188" t="s">
         <v>291</v>
       </c>
       <c r="C188" t="s">
         <v>14</v>
       </c>
       <c r="D188" t="s">
         <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>17</v>
       </c>
       <c r="G188" t="s">
         <v>18</v>
       </c>
       <c r="H188" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I188" t="s">
         <v>20</v>
       </c>
       <c r="J188" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K188" t="s">
         <v>22</v>
       </c>
       <c r="L188" t="s">
         <v>291</v>
       </c>
       <c r="M188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
-        <v>52202</v>
+        <v>50202</v>
       </c>
       <c r="B189" t="s">
         <v>292</v>
       </c>
       <c r="C189" t="s">
         <v>14</v>
       </c>
       <c r="D189" t="s">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>17</v>
       </c>
       <c r="G189" t="s">
         <v>18</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
       <c r="I189" t="s">
         <v>20</v>
       </c>
       <c r="J189" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K189" t="s">
         <v>22</v>
       </c>
       <c r="L189" t="s">
         <v>292</v>
       </c>
       <c r="M189" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
-        <v>52974</v>
+        <v>50203</v>
       </c>
       <c r="B190" t="s">
         <v>293</v>
       </c>
       <c r="C190" t="s">
         <v>14</v>
       </c>
       <c r="D190" t="s">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>16</v>
       </c>
       <c r="F190" t="s">
         <v>17</v>
       </c>
       <c r="G190" t="s">
         <v>18</v>
       </c>
       <c r="H190" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I190" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J190" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="K190" t="s">
         <v>22</v>
       </c>
       <c r="L190" t="s">
         <v>293</v>
       </c>
       <c r="M190" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
-        <v>50269</v>
+        <v>52207</v>
       </c>
       <c r="B191" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C191" t="s">
         <v>14</v>
       </c>
       <c r="D191" t="s">
         <v>15</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>17</v>
       </c>
       <c r="G191" t="s">
         <v>18</v>
       </c>
       <c r="H191" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I191" t="s">
         <v>20</v>
       </c>
       <c r="J191" t="s">
         <v>21</v>
       </c>
       <c r="K191" t="s">
         <v>22</v>
       </c>
       <c r="L191" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M191" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
-        <v>50470</v>
+        <v>52202</v>
       </c>
       <c r="B192" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C192" t="s">
         <v>14</v>
       </c>
       <c r="D192" t="s">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>16</v>
       </c>
       <c r="F192" t="s">
         <v>17</v>
       </c>
       <c r="G192" t="s">
         <v>18</v>
       </c>
       <c r="H192" t="s">
-        <v>201</v>
+        <v>15</v>
       </c>
       <c r="I192" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J192" t="s">
         <v>21</v>
       </c>
       <c r="K192" t="s">
         <v>22</v>
       </c>
       <c r="L192" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M192" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
-        <v>45583</v>
+        <v>52974</v>
       </c>
       <c r="B193" t="s">
+        <v>296</v>
+      </c>
+      <c r="C193" t="s">
+        <v>14</v>
+      </c>
+      <c r="D193" t="s">
+        <v>15</v>
+      </c>
+      <c r="E193" t="s">
+        <v>16</v>
+      </c>
+      <c r="F193" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" t="s">
+        <v>18</v>
+      </c>
+      <c r="H193" t="s">
+        <v>27</v>
+      </c>
+      <c r="I193" t="s">
+        <v>28</v>
+      </c>
+      <c r="J193" t="s">
         <v>297</v>
       </c>
-      <c r="C193" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K193" t="s">
         <v>22</v>
       </c>
       <c r="L193" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="M193" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
-        <v>45977</v>
+        <v>50269</v>
       </c>
       <c r="B194" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C194" t="s">
         <v>14</v>
       </c>
       <c r="D194" t="s">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>16</v>
       </c>
       <c r="F194" t="s">
         <v>17</v>
       </c>
       <c r="G194" t="s">
         <v>18</v>
       </c>
       <c r="H194" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="I194" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J194" t="s">
         <v>21</v>
       </c>
       <c r="K194" t="s">
         <v>22</v>
       </c>
       <c r="L194" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="M194" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
-        <v>45582</v>
+        <v>50470</v>
       </c>
       <c r="B195" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C195" t="s">
         <v>14</v>
       </c>
       <c r="D195" t="s">
         <v>15</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>17</v>
       </c>
       <c r="G195" t="s">
         <v>18</v>
       </c>
       <c r="H195" t="s">
-        <v>30</v>
+        <v>201</v>
       </c>
       <c r="I195" t="s">
         <v>28</v>
       </c>
       <c r="J195" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="K195" t="s">
         <v>22</v>
       </c>
       <c r="L195" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="M195" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
-        <v>49663</v>
+        <v>45583</v>
       </c>
       <c r="B196" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C196" t="s">
         <v>14</v>
       </c>
       <c r="D196" t="s">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>16</v>
       </c>
       <c r="F196" t="s">
         <v>17</v>
       </c>
       <c r="G196" t="s">
         <v>18</v>
       </c>
       <c r="H196" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="I196" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J196" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K196" t="s">
         <v>22</v>
       </c>
       <c r="L196" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M196" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
-        <v>49665</v>
+        <v>45977</v>
       </c>
       <c r="B197" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C197" t="s">
         <v>14</v>
       </c>
       <c r="D197" t="s">
         <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>16</v>
       </c>
       <c r="F197" t="s">
         <v>17</v>
       </c>
       <c r="G197" t="s">
         <v>18</v>
       </c>
       <c r="H197" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I197" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J197" t="s">
         <v>21</v>
       </c>
       <c r="K197" t="s">
         <v>22</v>
       </c>
       <c r="L197" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="M197" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
-        <v>49664</v>
+        <v>45582</v>
       </c>
       <c r="B198" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C198" t="s">
         <v>14</v>
       </c>
       <c r="D198" t="s">
         <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>16</v>
       </c>
       <c r="F198" t="s">
         <v>17</v>
       </c>
       <c r="G198" t="s">
         <v>18</v>
       </c>
       <c r="H198" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="I198" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J198" t="s">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="K198" t="s">
         <v>22</v>
       </c>
       <c r="L198" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="M198" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
-        <v>49662</v>
+        <v>49663</v>
       </c>
       <c r="B199" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C199" t="s">
         <v>14</v>
       </c>
       <c r="D199" t="s">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>16</v>
       </c>
       <c r="F199" t="s">
         <v>17</v>
       </c>
       <c r="G199" t="s">
         <v>18</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I199" t="s">
         <v>20</v>
       </c>
       <c r="J199" t="s">
         <v>21</v>
       </c>
       <c r="K199" t="s">
         <v>22</v>
       </c>
       <c r="L199" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="M199" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
-        <v>49281</v>
+        <v>49665</v>
       </c>
       <c r="B200" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C200" t="s">
         <v>14</v>
       </c>
       <c r="D200" t="s">
         <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
       <c r="F200" t="s">
         <v>17</v>
       </c>
       <c r="G200" t="s">
         <v>18</v>
       </c>
       <c r="H200" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I200" t="s">
         <v>20</v>
       </c>
       <c r="J200" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K200" t="s">
         <v>22</v>
       </c>
       <c r="L200" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="M200" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
-        <v>51098</v>
+        <v>49664</v>
       </c>
       <c r="B201" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C201" t="s">
         <v>14</v>
       </c>
       <c r="D201" t="s">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>16</v>
       </c>
       <c r="F201" t="s">
         <v>17</v>
       </c>
       <c r="G201" t="s">
         <v>18</v>
       </c>
       <c r="H201" t="s">
         <v>19</v>
       </c>
       <c r="I201" t="s">
         <v>20</v>
       </c>
       <c r="J201" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K201" t="s">
         <v>22</v>
       </c>
       <c r="L201" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="M201" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
-        <v>51099</v>
+        <v>49662</v>
       </c>
       <c r="B202" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C202" t="s">
         <v>14</v>
       </c>
       <c r="D202" t="s">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>16</v>
       </c>
       <c r="F202" t="s">
         <v>17</v>
       </c>
       <c r="G202" t="s">
         <v>18</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
       </c>
       <c r="I202" t="s">
         <v>20</v>
       </c>
       <c r="J202" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K202" t="s">
         <v>22</v>
       </c>
       <c r="L202" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="M202" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
-        <v>50784</v>
+        <v>49281</v>
       </c>
       <c r="B203" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C203" t="s">
         <v>14</v>
       </c>
       <c r="D203" t="s">
         <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
       <c r="F203" t="s">
         <v>17</v>
       </c>
       <c r="G203" t="s">
         <v>18</v>
       </c>
       <c r="H203" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I203" t="s">
         <v>20</v>
       </c>
       <c r="J203" t="s">
         <v>31</v>
       </c>
       <c r="K203" t="s">
         <v>22</v>
       </c>
       <c r="L203" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="M203" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
-        <v>51094</v>
+        <v>51098</v>
       </c>
       <c r="B204" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C204" t="s">
         <v>14</v>
       </c>
       <c r="D204" t="s">
         <v>15</v>
       </c>
       <c r="E204" t="s">
         <v>16</v>
       </c>
       <c r="F204" t="s">
         <v>17</v>
       </c>
       <c r="G204" t="s">
         <v>18</v>
       </c>
       <c r="H204" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="I204" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J204" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K204" t="s">
         <v>22</v>
       </c>
       <c r="L204" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="M204" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
-        <v>50788</v>
+        <v>51099</v>
       </c>
       <c r="B205" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C205" t="s">
         <v>14</v>
       </c>
       <c r="D205" t="s">
         <v>15</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>17</v>
       </c>
       <c r="G205" t="s">
         <v>18</v>
       </c>
       <c r="H205" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I205" t="s">
         <v>20</v>
       </c>
       <c r="J205" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K205" t="s">
         <v>22</v>
       </c>
       <c r="L205" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="M205" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
-        <v>48210</v>
+        <v>50784</v>
       </c>
       <c r="B206" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C206" t="s">
         <v>14</v>
       </c>
       <c r="D206" t="s">
         <v>15</v>
       </c>
       <c r="E206" t="s">
         <v>16</v>
       </c>
       <c r="F206" t="s">
         <v>17</v>
       </c>
       <c r="G206" t="s">
         <v>18</v>
       </c>
       <c r="H206" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I206" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J206" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K206" t="s">
         <v>22</v>
       </c>
       <c r="L206" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="M206" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
-        <v>52969</v>
+        <v>51094</v>
       </c>
       <c r="B207" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C207" t="s">
         <v>14</v>
       </c>
       <c r="D207" t="s">
         <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
       <c r="F207" t="s">
         <v>17</v>
       </c>
       <c r="G207" t="s">
         <v>18</v>
       </c>
       <c r="H207" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I207" t="s">
         <v>28</v>
       </c>
       <c r="J207" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K207" t="s">
         <v>22</v>
       </c>
       <c r="L207" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="M207" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
-        <v>50467</v>
+        <v>50788</v>
       </c>
       <c r="B208" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C208" t="s">
         <v>14</v>
       </c>
       <c r="D208" t="s">
         <v>15</v>
       </c>
       <c r="E208" t="s">
         <v>16</v>
       </c>
       <c r="F208" t="s">
         <v>17</v>
       </c>
       <c r="G208" t="s">
         <v>18</v>
       </c>
       <c r="H208" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I208" t="s">
         <v>20</v>
       </c>
       <c r="J208" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K208" t="s">
         <v>22</v>
       </c>
       <c r="L208" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="M208" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
-        <v>50466</v>
+        <v>48210</v>
       </c>
       <c r="B209" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C209" t="s">
         <v>14</v>
       </c>
       <c r="D209" t="s">
         <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>16</v>
       </c>
       <c r="F209" t="s">
         <v>17</v>
       </c>
       <c r="G209" t="s">
         <v>18</v>
       </c>
       <c r="H209" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="I209" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J209" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K209" t="s">
         <v>22</v>
       </c>
       <c r="L209" t="s">
         <v>324</v>
       </c>
       <c r="M209" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
-        <v>45588</v>
+        <v>52969</v>
       </c>
       <c r="B210" t="s">
         <v>325</v>
       </c>
       <c r="C210" t="s">
         <v>14</v>
       </c>
       <c r="D210" t="s">
         <v>15</v>
       </c>
       <c r="E210" t="s">
         <v>16</v>
       </c>
       <c r="F210" t="s">
         <v>17</v>
       </c>
       <c r="G210" t="s">
         <v>18</v>
       </c>
       <c r="H210" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I210" t="s">
         <v>28</v>
       </c>
       <c r="J210" t="s">
-        <v>326</v>
+        <v>21</v>
       </c>
       <c r="K210" t="s">
         <v>22</v>
       </c>
       <c r="L210" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="M210" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
-        <v>49900</v>
+        <v>50467</v>
       </c>
       <c r="B211" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C211" t="s">
         <v>14</v>
       </c>
       <c r="D211" t="s">
         <v>15</v>
       </c>
       <c r="E211" t="s">
         <v>16</v>
       </c>
       <c r="F211" t="s">
         <v>17</v>
       </c>
       <c r="G211" t="s">
         <v>18</v>
       </c>
       <c r="H211" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I211" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J211" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K211" t="s">
         <v>22</v>
       </c>
       <c r="L211" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="M211" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
-        <v>51197</v>
+        <v>50466</v>
       </c>
       <c r="B212" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C212" t="s">
         <v>14</v>
       </c>
       <c r="D212" t="s">
         <v>15</v>
       </c>
       <c r="E212" t="s">
         <v>16</v>
       </c>
       <c r="F212" t="s">
         <v>17</v>
       </c>
       <c r="G212" t="s">
         <v>18</v>
       </c>
       <c r="H212" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="I212" t="s">
         <v>20</v>
       </c>
       <c r="J212" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K212" t="s">
         <v>22</v>
       </c>
       <c r="L212" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="M212" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
-        <v>48621</v>
+        <v>45588</v>
       </c>
       <c r="B213" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C213" t="s">
         <v>14</v>
       </c>
       <c r="D213" t="s">
         <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
         <v>17</v>
       </c>
       <c r="G213" t="s">
         <v>18</v>
       </c>
       <c r="H213" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I213" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J213" t="s">
-        <v>21</v>
+        <v>329</v>
       </c>
       <c r="K213" t="s">
         <v>22</v>
       </c>
       <c r="L213" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M213" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
-        <v>51196</v>
+        <v>49900</v>
       </c>
       <c r="B214" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C214" t="s">
         <v>14</v>
       </c>
       <c r="D214" t="s">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>16</v>
       </c>
       <c r="F214" t="s">
         <v>17</v>
       </c>
       <c r="G214" t="s">
         <v>18</v>
       </c>
       <c r="H214" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I214" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J214" t="s">
         <v>21</v>
       </c>
       <c r="K214" t="s">
         <v>22</v>
       </c>
       <c r="L214" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="M214" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
-        <v>51195</v>
+        <v>51197</v>
       </c>
       <c r="B215" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C215" t="s">
         <v>14</v>
       </c>
       <c r="D215" t="s">
         <v>15</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>17</v>
       </c>
       <c r="G215" t="s">
         <v>18</v>
       </c>
       <c r="H215" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="I215" t="s">
         <v>20</v>
       </c>
       <c r="J215" t="s">
         <v>21</v>
       </c>
       <c r="K215" t="s">
         <v>22</v>
       </c>
       <c r="L215" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="M215" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
-        <v>51194</v>
+        <v>48621</v>
       </c>
       <c r="B216" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C216" t="s">
         <v>14</v>
       </c>
       <c r="D216" t="s">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>16</v>
       </c>
       <c r="F216" t="s">
         <v>17</v>
       </c>
       <c r="G216" t="s">
         <v>18</v>
       </c>
       <c r="H216" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I216" t="s">
         <v>20</v>
       </c>
       <c r="J216" t="s">
         <v>21</v>
       </c>
       <c r="K216" t="s">
         <v>22</v>
       </c>
       <c r="L216" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="M216" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
-        <v>50471</v>
+        <v>51196</v>
       </c>
       <c r="B217" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C217" t="s">
         <v>14</v>
       </c>
       <c r="D217" t="s">
         <v>15</v>
       </c>
       <c r="E217" t="s">
         <v>16</v>
       </c>
       <c r="F217" t="s">
         <v>17</v>
       </c>
       <c r="G217" t="s">
         <v>18</v>
       </c>
       <c r="H217" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="I217" t="s">
         <v>20</v>
       </c>
       <c r="J217" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K217" t="s">
         <v>22</v>
       </c>
       <c r="L217" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="M217" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
-        <v>49760</v>
+        <v>51195</v>
       </c>
       <c r="B218" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C218" t="s">
         <v>14</v>
       </c>
       <c r="D218" t="s">
         <v>15</v>
       </c>
       <c r="E218" t="s">
         <v>16</v>
       </c>
       <c r="F218" t="s">
         <v>17</v>
       </c>
       <c r="G218" t="s">
         <v>18</v>
       </c>
       <c r="H218" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="I218" t="s">
         <v>20</v>
       </c>
       <c r="J218" t="s">
-        <v>294</v>
+        <v>21</v>
       </c>
       <c r="K218" t="s">
         <v>22</v>
       </c>
       <c r="L218" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="M218" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
-        <v>50562</v>
+        <v>51194</v>
       </c>
       <c r="B219" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C219" t="s">
         <v>14</v>
       </c>
       <c r="D219" t="s">
         <v>15</v>
       </c>
       <c r="E219" t="s">
         <v>16</v>
       </c>
       <c r="F219" t="s">
         <v>17</v>
       </c>
       <c r="G219" t="s">
         <v>18</v>
       </c>
       <c r="H219" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I219" t="s">
         <v>20</v>
       </c>
       <c r="J219" t="s">
         <v>21</v>
       </c>
       <c r="K219" t="s">
         <v>22</v>
       </c>
       <c r="L219" t="s">
         <v>340</v>
       </c>
       <c r="M219" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
-        <v>52196</v>
+        <v>50471</v>
       </c>
       <c r="B220" t="s">
         <v>341</v>
       </c>
       <c r="C220" t="s">
         <v>14</v>
       </c>
       <c r="D220" t="s">
         <v>15</v>
       </c>
       <c r="E220" t="s">
         <v>16</v>
       </c>
       <c r="F220" t="s">
         <v>17</v>
       </c>
       <c r="G220" t="s">
         <v>18</v>
       </c>
       <c r="H220" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="I220" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J220" t="s">
         <v>33</v>
       </c>
       <c r="K220" t="s">
         <v>22</v>
       </c>
       <c r="L220" t="s">
         <v>341</v>
       </c>
       <c r="M220" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
-        <v>48054</v>
+        <v>49760</v>
       </c>
       <c r="B221" t="s">
         <v>342</v>
       </c>
       <c r="C221" t="s">
         <v>14</v>
       </c>
       <c r="D221" t="s">
         <v>15</v>
       </c>
       <c r="E221" t="s">
         <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>17</v>
       </c>
       <c r="G221" t="s">
         <v>18</v>
       </c>
       <c r="H221" t="s">
         <v>24</v>
       </c>
       <c r="I221" t="s">
         <v>20</v>
       </c>
       <c r="J221" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="K221" t="s">
         <v>22</v>
       </c>
       <c r="L221" t="s">
         <v>342</v>
       </c>
       <c r="M221" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
-        <v>47757</v>
+        <v>50562</v>
       </c>
       <c r="B222" t="s">
         <v>343</v>
       </c>
       <c r="C222" t="s">
         <v>14</v>
       </c>
       <c r="D222" t="s">
         <v>15</v>
       </c>
       <c r="E222" t="s">
         <v>16</v>
       </c>
       <c r="F222" t="s">
         <v>17</v>
       </c>
       <c r="G222" t="s">
         <v>18</v>
       </c>
       <c r="H222" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I222" t="s">
         <v>20</v>
       </c>
       <c r="J222" t="s">
         <v>21</v>
       </c>
       <c r="K222" t="s">
         <v>22</v>
       </c>
       <c r="L222" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="M222" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
-        <v>47756</v>
+        <v>52196</v>
       </c>
       <c r="B223" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C223" t="s">
         <v>14</v>
       </c>
       <c r="D223" t="s">
         <v>15</v>
       </c>
       <c r="E223" t="s">
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>17</v>
       </c>
       <c r="G223" t="s">
         <v>18</v>
       </c>
       <c r="H223" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="I223" t="s">
         <v>28</v>
       </c>
       <c r="J223" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K223" t="s">
         <v>22</v>
       </c>
       <c r="L223" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M223" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
-        <v>49897</v>
+        <v>48054</v>
       </c>
       <c r="B224" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C224" t="s">
         <v>14</v>
       </c>
       <c r="D224" t="s">
         <v>15</v>
       </c>
       <c r="E224" t="s">
         <v>16</v>
       </c>
       <c r="F224" t="s">
         <v>17</v>
       </c>
       <c r="G224" t="s">
         <v>18</v>
       </c>
       <c r="H224" t="s">
         <v>24</v>
       </c>
       <c r="I224" t="s">
         <v>20</v>
       </c>
       <c r="J224" t="s">
         <v>21</v>
       </c>
       <c r="K224" t="s">
         <v>22</v>
       </c>
       <c r="L224" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="M224" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
-        <v>48052</v>
+        <v>47757</v>
       </c>
       <c r="B225" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C225" t="s">
         <v>14</v>
       </c>
       <c r="D225" t="s">
         <v>15</v>
       </c>
       <c r="E225" t="s">
         <v>16</v>
       </c>
       <c r="F225" t="s">
         <v>17</v>
       </c>
       <c r="G225" t="s">
         <v>18</v>
       </c>
       <c r="H225" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="I225" t="s">
         <v>20</v>
       </c>
       <c r="J225" t="s">
-        <v>350</v>
+        <v>21</v>
       </c>
       <c r="K225" t="s">
         <v>22</v>
       </c>
       <c r="L225" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="M225" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
-        <v>52208</v>
+        <v>47756</v>
       </c>
       <c r="B226" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C226" t="s">
         <v>14</v>
       </c>
       <c r="D226" t="s">
         <v>15</v>
       </c>
       <c r="E226" t="s">
         <v>16</v>
       </c>
       <c r="F226" t="s">
         <v>17</v>
       </c>
       <c r="G226" t="s">
         <v>18</v>
       </c>
       <c r="H226" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="I226" t="s">
         <v>28</v>
       </c>
       <c r="J226" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K226" t="s">
         <v>22</v>
       </c>
       <c r="L226" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="M226" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
-        <v>50785</v>
+        <v>49897</v>
       </c>
       <c r="B227" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C227" t="s">
         <v>14</v>
       </c>
       <c r="D227" t="s">
         <v>15</v>
       </c>
       <c r="E227" t="s">
         <v>16</v>
       </c>
       <c r="F227" t="s">
         <v>17</v>
       </c>
       <c r="G227" t="s">
         <v>18</v>
       </c>
       <c r="H227" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I227" t="s">
         <v>20</v>
       </c>
       <c r="J227" t="s">
         <v>21</v>
       </c>
       <c r="K227" t="s">
         <v>22</v>
       </c>
       <c r="L227" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M227" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
-        <v>50786</v>
+        <v>48052</v>
       </c>
       <c r="B228" t="s">
+        <v>352</v>
+      </c>
+      <c r="C228" t="s">
+        <v>14</v>
+      </c>
+      <c r="D228" t="s">
+        <v>15</v>
+      </c>
+      <c r="E228" t="s">
+        <v>16</v>
+      </c>
+      <c r="F228" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" t="s">
+        <v>24</v>
+      </c>
+      <c r="I228" t="s">
+        <v>20</v>
+      </c>
+      <c r="J228" t="s">
         <v>353</v>
       </c>
-      <c r="C228" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K228" t="s">
         <v>22</v>
       </c>
       <c r="L228" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M228" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
-        <v>50787</v>
+        <v>52208</v>
       </c>
       <c r="B229" t="s">
         <v>354</v>
       </c>
       <c r="C229" t="s">
         <v>14</v>
       </c>
       <c r="D229" t="s">
         <v>15</v>
       </c>
       <c r="E229" t="s">
         <v>16</v>
       </c>
       <c r="F229" t="s">
         <v>17</v>
       </c>
       <c r="G229" t="s">
         <v>18</v>
       </c>
       <c r="H229" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="I229" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J229" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K229" t="s">
         <v>22</v>
       </c>
       <c r="L229" t="s">
         <v>354</v>
       </c>
       <c r="M229" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
-        <v>45584</v>
+        <v>50785</v>
       </c>
       <c r="B230" t="s">
         <v>355</v>
       </c>
       <c r="C230" t="s">
         <v>14</v>
       </c>
       <c r="D230" t="s">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>16</v>
       </c>
       <c r="F230" t="s">
         <v>17</v>
       </c>
       <c r="G230" t="s">
         <v>18</v>
       </c>
       <c r="H230" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I230" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J230" t="s">
         <v>21</v>
       </c>
       <c r="K230" t="s">
         <v>22</v>
       </c>
       <c r="L230" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M230" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
-        <v>45732</v>
+        <v>50786</v>
       </c>
       <c r="B231" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C231" t="s">
-        <v>358</v>
+        <v>14</v>
       </c>
       <c r="D231" t="s">
         <v>15</v>
       </c>
       <c r="E231" t="s">
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>17</v>
       </c>
       <c r="G231" t="s">
         <v>18</v>
       </c>
       <c r="H231" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="I231" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J231" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="K231" t="s">
         <v>22</v>
       </c>
       <c r="L231" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="M231" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
-        <v>52206</v>
+        <v>50787</v>
       </c>
       <c r="B232" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C232" t="s">
         <v>14</v>
       </c>
       <c r="D232" t="s">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>16</v>
       </c>
       <c r="F232" t="s">
         <v>17</v>
       </c>
       <c r="G232" t="s">
         <v>18</v>
       </c>
       <c r="H232" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="I232" t="s">
         <v>20</v>
       </c>
       <c r="J232" t="s">
         <v>21</v>
       </c>
       <c r="K232" t="s">
         <v>22</v>
       </c>
       <c r="L232" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M232" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
-        <v>50468</v>
+        <v>45584</v>
       </c>
       <c r="B233" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C233" t="s">
         <v>14</v>
       </c>
       <c r="D233" t="s">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>16</v>
       </c>
       <c r="F233" t="s">
         <v>17</v>
       </c>
       <c r="G233" t="s">
         <v>18</v>
       </c>
       <c r="H233" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I233" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J233" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K233" t="s">
         <v>22</v>
       </c>
       <c r="L233" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M233" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
-        <v>48053</v>
+        <v>45732</v>
       </c>
       <c r="B234" t="s">
+        <v>360</v>
+      </c>
+      <c r="C234" t="s">
+        <v>361</v>
+      </c>
+      <c r="D234" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" t="s">
+        <v>16</v>
+      </c>
+      <c r="F234" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" t="s">
+        <v>72</v>
+      </c>
+      <c r="I234" t="s">
+        <v>28</v>
+      </c>
+      <c r="J234" t="s">
+        <v>362</v>
+      </c>
+      <c r="K234" t="s">
+        <v>22</v>
+      </c>
+      <c r="L234" t="s">
         <v>363</v>
-      </c>
-[...28 lines deleted...]
-        <v>364</v>
       </c>
       <c r="M234" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
-        <v>53112</v>
+        <v>52206</v>
       </c>
       <c r="B235" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C235" t="s">
         <v>14</v>
       </c>
       <c r="D235" t="s">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>16</v>
       </c>
       <c r="F235" t="s">
         <v>17</v>
       </c>
       <c r="G235" t="s">
         <v>18</v>
       </c>
       <c r="H235" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I235" t="s">
         <v>20</v>
       </c>
       <c r="J235" t="s">
         <v>21</v>
       </c>
       <c r="K235" t="s">
         <v>22</v>
       </c>
       <c r="L235" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="M235" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
-        <v>53111</v>
+        <v>50468</v>
       </c>
       <c r="B236" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C236" t="s">
         <v>14</v>
       </c>
       <c r="D236" t="s">
         <v>15</v>
       </c>
       <c r="E236" t="s">
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>17</v>
       </c>
       <c r="G236" t="s">
         <v>18</v>
       </c>
       <c r="H236" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="I236" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J236" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K236" t="s">
         <v>22</v>
       </c>
       <c r="L236" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="M236" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
-        <v>50469</v>
+        <v>48053</v>
       </c>
       <c r="B237" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C237" t="s">
         <v>14</v>
       </c>
       <c r="D237" t="s">
         <v>15</v>
       </c>
       <c r="E237" t="s">
         <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>17</v>
       </c>
       <c r="G237" t="s">
         <v>18</v>
       </c>
       <c r="H237" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I237" t="s">
         <v>20</v>
       </c>
       <c r="J237" t="s">
         <v>21</v>
       </c>
       <c r="K237" t="s">
         <v>22</v>
       </c>
       <c r="L237" t="s">
         <v>367</v>
       </c>
       <c r="M237" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
-        <v>45587</v>
+        <v>53112</v>
       </c>
       <c r="B238" t="s">
         <v>368</v>
       </c>
       <c r="C238" t="s">
         <v>14</v>
       </c>
       <c r="D238" t="s">
         <v>15</v>
       </c>
       <c r="E238" t="s">
         <v>16</v>
       </c>
       <c r="F238" t="s">
         <v>17</v>
       </c>
       <c r="G238" t="s">
         <v>18</v>
       </c>
       <c r="H238" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="I238" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J238" t="s">
-        <v>326</v>
+        <v>21</v>
       </c>
       <c r="K238" t="s">
         <v>22</v>
       </c>
       <c r="L238" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="M238" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
-        <v>46305</v>
+        <v>53111</v>
       </c>
       <c r="B239" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C239" t="s">
         <v>14</v>
       </c>
       <c r="D239" t="s">
         <v>15</v>
       </c>
       <c r="E239" t="s">
         <v>16</v>
       </c>
       <c r="F239" t="s">
         <v>17</v>
       </c>
       <c r="G239" t="s">
         <v>18</v>
       </c>
       <c r="H239" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="I239" t="s">
         <v>28</v>
       </c>
       <c r="J239" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K239" t="s">
         <v>22</v>
       </c>
       <c r="L239" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="M239" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
-        <v>50201</v>
+        <v>50469</v>
       </c>
       <c r="B240" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C240" t="s">
         <v>14</v>
       </c>
       <c r="D240" t="s">
         <v>15</v>
       </c>
       <c r="E240" t="s">
         <v>16</v>
       </c>
       <c r="F240" t="s">
         <v>17</v>
       </c>
       <c r="G240" t="s">
         <v>18</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
       <c r="I240" t="s">
         <v>20</v>
       </c>
       <c r="J240" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K240" t="s">
         <v>22</v>
       </c>
       <c r="L240" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="M240" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
-        <v>45586</v>
+        <v>45587</v>
       </c>
       <c r="B241" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C241" t="s">
         <v>14</v>
       </c>
       <c r="D241" t="s">
         <v>15</v>
       </c>
       <c r="E241" t="s">
         <v>16</v>
       </c>
       <c r="F241" t="s">
         <v>17</v>
       </c>
       <c r="G241" t="s">
         <v>18</v>
       </c>
       <c r="H241" t="s">
         <v>30</v>
       </c>
       <c r="I241" t="s">
         <v>28</v>
       </c>
       <c r="J241" t="s">
-        <v>21</v>
+        <v>329</v>
       </c>
       <c r="K241" t="s">
         <v>22</v>
       </c>
       <c r="L241" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="M241" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
-        <v>49759</v>
+        <v>46305</v>
       </c>
       <c r="B242" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C242" t="s">
         <v>14</v>
       </c>
       <c r="D242" t="s">
         <v>15</v>
       </c>
       <c r="E242" t="s">
         <v>16</v>
       </c>
       <c r="F242" t="s">
         <v>17</v>
       </c>
       <c r="G242" t="s">
         <v>18</v>
       </c>
       <c r="H242" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I242" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J242" t="s">
-        <v>294</v>
+        <v>31</v>
       </c>
       <c r="K242" t="s">
         <v>22</v>
       </c>
       <c r="L242" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="M242" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243">
-        <v>50563</v>
+        <v>50201</v>
       </c>
       <c r="B243" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C243" t="s">
         <v>14</v>
       </c>
       <c r="D243" t="s">
         <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>16</v>
       </c>
       <c r="F243" t="s">
         <v>17</v>
       </c>
       <c r="G243" t="s">
         <v>18</v>
       </c>
       <c r="H243" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I243" t="s">
         <v>20</v>
       </c>
       <c r="J243" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K243" t="s">
         <v>22</v>
       </c>
       <c r="L243" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M243" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244">
-        <v>47413</v>
+        <v>45586</v>
       </c>
       <c r="B244" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C244" t="s">
         <v>14</v>
       </c>
       <c r="D244" t="s">
         <v>15</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>17</v>
       </c>
       <c r="G244" t="s">
         <v>18</v>
       </c>
       <c r="H244" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I244" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J244" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K244" t="s">
         <v>22</v>
       </c>
       <c r="L244" t="s">
         <v>377</v>
       </c>
       <c r="M244" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245">
-        <v>51092</v>
+        <v>49759</v>
       </c>
       <c r="B245" t="s">
         <v>378</v>
       </c>
       <c r="C245" t="s">
         <v>14</v>
       </c>
       <c r="D245" t="s">
         <v>15</v>
       </c>
       <c r="E245" t="s">
         <v>16</v>
       </c>
       <c r="F245" t="s">
         <v>17</v>
       </c>
       <c r="G245" t="s">
         <v>18</v>
       </c>
       <c r="H245" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I245" t="s">
         <v>20</v>
       </c>
       <c r="J245" t="s">
-        <v>33</v>
+        <v>297</v>
       </c>
       <c r="K245" t="s">
         <v>22</v>
       </c>
       <c r="L245" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M245" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246">
-        <v>47412</v>
+        <v>50563</v>
       </c>
       <c r="B246" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C246" t="s">
         <v>14</v>
       </c>
       <c r="D246" t="s">
         <v>15</v>
       </c>
       <c r="E246" t="s">
         <v>16</v>
       </c>
       <c r="F246" t="s">
         <v>17</v>
       </c>
       <c r="G246" t="s">
         <v>18</v>
       </c>
       <c r="H246" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="I246" t="s">
         <v>20</v>
       </c>
       <c r="J246" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K246" t="s">
         <v>22</v>
       </c>
       <c r="L246" t="s">
         <v>379</v>
       </c>
       <c r="M246" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247">
-        <v>50472</v>
+        <v>47413</v>
       </c>
       <c r="B247" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C247" t="s">
         <v>14</v>
       </c>
       <c r="D247" t="s">
         <v>15</v>
       </c>
       <c r="E247" t="s">
         <v>16</v>
       </c>
       <c r="F247" t="s">
         <v>17</v>
       </c>
       <c r="G247" t="s">
         <v>18</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
       </c>
       <c r="I247" t="s">
         <v>20</v>
       </c>
       <c r="J247" t="s">
         <v>33</v>
       </c>
       <c r="K247" t="s">
         <v>22</v>
       </c>
       <c r="L247" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M247" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248">
-        <v>51186</v>
+        <v>51092</v>
       </c>
       <c r="B248" t="s">
+        <v>381</v>
+      </c>
+      <c r="C248" t="s">
+        <v>14</v>
+      </c>
+      <c r="D248" t="s">
+        <v>15</v>
+      </c>
+      <c r="E248" t="s">
+        <v>16</v>
+      </c>
+      <c r="F248" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" t="s">
+        <v>18</v>
+      </c>
+      <c r="H248" t="s">
+        <v>19</v>
+      </c>
+      <c r="I248" t="s">
+        <v>20</v>
+      </c>
+      <c r="J248" t="s">
+        <v>33</v>
+      </c>
+      <c r="K248" t="s">
+        <v>22</v>
+      </c>
+      <c r="L248" t="s">
         <v>382</v>
-      </c>
-[...28 lines deleted...]
-        <v>383</v>
       </c>
       <c r="M248" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249">
-        <v>50564</v>
+        <v>47412</v>
       </c>
       <c r="B249" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C249" t="s">
         <v>14</v>
       </c>
       <c r="D249" t="s">
         <v>15</v>
       </c>
       <c r="E249" t="s">
         <v>16</v>
       </c>
       <c r="F249" t="s">
         <v>17</v>
       </c>
       <c r="G249" t="s">
         <v>18</v>
       </c>
       <c r="H249" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="I249" t="s">
         <v>20</v>
       </c>
       <c r="J249" t="s">
         <v>33</v>
       </c>
       <c r="K249" t="s">
         <v>22</v>
       </c>
       <c r="L249" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="M249" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250">
-        <v>45975</v>
+        <v>50472</v>
       </c>
       <c r="B250" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C250" t="s">
         <v>14</v>
       </c>
       <c r="D250" t="s">
         <v>15</v>
       </c>
       <c r="E250" t="s">
         <v>16</v>
       </c>
       <c r="F250" t="s">
         <v>17</v>
       </c>
       <c r="G250" t="s">
         <v>18</v>
       </c>
       <c r="H250" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I250" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J250" t="s">
         <v>33</v>
       </c>
       <c r="K250" t="s">
         <v>22</v>
       </c>
       <c r="L250" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M250" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251">
-        <v>48062</v>
+        <v>51186</v>
       </c>
       <c r="B251" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C251" t="s">
         <v>14</v>
       </c>
       <c r="D251" t="s">
         <v>15</v>
       </c>
       <c r="E251" t="s">
         <v>16</v>
       </c>
       <c r="F251" t="s">
         <v>17</v>
       </c>
       <c r="G251" t="s">
         <v>18</v>
       </c>
       <c r="H251" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="I251" t="s">
         <v>28</v>
       </c>
       <c r="J251" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="K251" t="s">
         <v>22</v>
       </c>
       <c r="L251" t="s">
         <v>386</v>
       </c>
       <c r="M251" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252">
-        <v>52200</v>
+        <v>50564</v>
       </c>
       <c r="B252" t="s">
         <v>387</v>
       </c>
       <c r="C252" t="s">
         <v>14</v>
       </c>
       <c r="D252" t="s">
         <v>15</v>
       </c>
       <c r="E252" t="s">
         <v>16</v>
       </c>
       <c r="F252" t="s">
         <v>17</v>
       </c>
       <c r="G252" t="s">
         <v>18</v>
       </c>
       <c r="H252" t="s">
         <v>19</v>
       </c>
       <c r="I252" t="s">
         <v>20</v>
       </c>
       <c r="J252" t="s">
         <v>33</v>
       </c>
       <c r="K252" t="s">
         <v>22</v>
       </c>
       <c r="L252" t="s">
         <v>387</v>
       </c>
       <c r="M252" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253">
-        <v>52210</v>
+        <v>45975</v>
       </c>
       <c r="B253" t="s">
         <v>388</v>
       </c>
       <c r="C253" t="s">
         <v>14</v>
       </c>
       <c r="D253" t="s">
         <v>15</v>
       </c>
       <c r="E253" t="s">
         <v>16</v>
       </c>
       <c r="F253" t="s">
         <v>17</v>
       </c>
       <c r="G253" t="s">
         <v>18</v>
       </c>
       <c r="H253" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="I253" t="s">
         <v>28</v>
       </c>
       <c r="J253" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K253" t="s">
         <v>22</v>
       </c>
       <c r="L253" t="s">
         <v>388</v>
       </c>
       <c r="M253" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254">
-        <v>52195</v>
+        <v>53262</v>
       </c>
       <c r="B254" t="s">
         <v>389</v>
       </c>
       <c r="C254" t="s">
         <v>14</v>
       </c>
       <c r="D254" t="s">
         <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>16</v>
       </c>
       <c r="F254" t="s">
         <v>17</v>
       </c>
       <c r="G254" t="s">
         <v>18</v>
       </c>
       <c r="H254" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="I254" t="s">
         <v>28</v>
       </c>
       <c r="J254" t="s">
         <v>21</v>
       </c>
       <c r="K254" t="s">
         <v>22</v>
       </c>
       <c r="L254" t="s">
         <v>389</v>
       </c>
       <c r="M254" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255">
-        <v>51097</v>
+        <v>48062</v>
       </c>
       <c r="B255" t="s">
         <v>390</v>
       </c>
       <c r="C255" t="s">
         <v>14</v>
       </c>
       <c r="D255" t="s">
         <v>15</v>
       </c>
       <c r="E255" t="s">
         <v>16</v>
       </c>
       <c r="F255" t="s">
         <v>17</v>
       </c>
       <c r="G255" t="s">
         <v>18</v>
       </c>
       <c r="H255" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="I255" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J255" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="K255" t="s">
         <v>22</v>
       </c>
       <c r="L255" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M255" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256">
-        <v>51095</v>
+        <v>52200</v>
       </c>
       <c r="B256" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C256" t="s">
         <v>14</v>
       </c>
       <c r="D256" t="s">
         <v>15</v>
       </c>
       <c r="E256" t="s">
         <v>16</v>
       </c>
       <c r="F256" t="s">
         <v>17</v>
       </c>
       <c r="G256" t="s">
         <v>18</v>
       </c>
       <c r="H256" t="s">
         <v>19</v>
       </c>
       <c r="I256" t="s">
         <v>20</v>
       </c>
       <c r="J256" t="s">
         <v>33</v>
       </c>
       <c r="K256" t="s">
         <v>22</v>
       </c>
       <c r="L256" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="M256" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257">
-        <v>51096</v>
+        <v>52210</v>
       </c>
       <c r="B257" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C257" t="s">
         <v>14</v>
       </c>
       <c r="D257" t="s">
         <v>15</v>
       </c>
       <c r="E257" t="s">
         <v>16</v>
       </c>
       <c r="F257" t="s">
         <v>17</v>
       </c>
       <c r="G257" t="s">
         <v>18</v>
       </c>
       <c r="H257" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="I257" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J257" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K257" t="s">
         <v>22</v>
       </c>
       <c r="L257" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M257" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258">
-        <v>46188</v>
+        <v>52195</v>
       </c>
       <c r="B258" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C258" t="s">
         <v>14</v>
       </c>
       <c r="D258" t="s">
         <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>16</v>
       </c>
       <c r="F258" t="s">
         <v>17</v>
       </c>
       <c r="G258" t="s">
         <v>18</v>
       </c>
       <c r="H258" t="s">
-        <v>397</v>
+        <v>72</v>
       </c>
       <c r="I258" t="s">
         <v>28</v>
       </c>
       <c r="J258" t="s">
         <v>21</v>
       </c>
       <c r="K258" t="s">
         <v>22</v>
       </c>
       <c r="L258" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="M258" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259">
-        <v>47417</v>
+        <v>51097</v>
       </c>
       <c r="B259" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C259" t="s">
         <v>14</v>
       </c>
       <c r="D259" t="s">
         <v>15</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>17</v>
       </c>
       <c r="G259" t="s">
         <v>18</v>
       </c>
       <c r="H259" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I259" t="s">
         <v>20</v>
       </c>
       <c r="J259" t="s">
         <v>33</v>
       </c>
       <c r="K259" t="s">
         <v>22</v>
       </c>
       <c r="L259" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M259" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260">
-        <v>47418</v>
+        <v>51095</v>
       </c>
       <c r="B260" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C260" t="s">
         <v>14</v>
       </c>
       <c r="D260" t="s">
         <v>15</v>
       </c>
       <c r="E260" t="s">
         <v>16</v>
       </c>
       <c r="F260" t="s">
         <v>17</v>
       </c>
       <c r="G260" t="s">
         <v>18</v>
       </c>
       <c r="H260" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="I260" t="s">
         <v>20</v>
       </c>
       <c r="J260" t="s">
         <v>33</v>
       </c>
       <c r="K260" t="s">
         <v>22</v>
       </c>
       <c r="L260" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="M260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261">
-        <v>45974</v>
+        <v>51096</v>
       </c>
       <c r="B261" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C261" t="s">
         <v>14</v>
       </c>
       <c r="D261" t="s">
         <v>15</v>
       </c>
       <c r="E261" t="s">
         <v>16</v>
       </c>
       <c r="F261" t="s">
         <v>17</v>
       </c>
       <c r="G261" t="s">
         <v>18</v>
       </c>
       <c r="H261" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="I261" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J261" t="s">
         <v>33</v>
       </c>
       <c r="K261" t="s">
         <v>22</v>
       </c>
       <c r="L261" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="M261" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262">
-        <v>46123</v>
+        <v>46188</v>
       </c>
       <c r="B262" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C262" t="s">
         <v>14</v>
       </c>
       <c r="D262" t="s">
         <v>15</v>
       </c>
       <c r="E262" t="s">
         <v>16</v>
       </c>
       <c r="F262" t="s">
         <v>17</v>
       </c>
       <c r="G262" t="s">
         <v>18</v>
       </c>
       <c r="H262" t="s">
-        <v>83</v>
+        <v>401</v>
       </c>
       <c r="I262" t="s">
         <v>28</v>
       </c>
       <c r="J262" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K262" t="s">
         <v>22</v>
       </c>
       <c r="L262" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="M262" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263">
-        <v>51189</v>
+        <v>47417</v>
       </c>
       <c r="B263" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C263" t="s">
         <v>14</v>
       </c>
       <c r="D263" t="s">
         <v>15</v>
       </c>
       <c r="E263" t="s">
         <v>16</v>
       </c>
       <c r="F263" t="s">
         <v>17</v>
       </c>
       <c r="G263" t="s">
         <v>18</v>
       </c>
       <c r="H263" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="I263" t="s">
         <v>20</v>
       </c>
       <c r="J263" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K263" t="s">
         <v>22</v>
       </c>
       <c r="L263" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="M263" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264">
-        <v>48321</v>
+        <v>47418</v>
       </c>
       <c r="B264" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C264" t="s">
         <v>14</v>
       </c>
       <c r="D264" t="s">
         <v>15</v>
       </c>
       <c r="E264" t="s">
         <v>16</v>
       </c>
       <c r="F264" t="s">
         <v>17</v>
       </c>
       <c r="G264" t="s">
         <v>18</v>
       </c>
       <c r="H264" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="I264" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J264" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K264" t="s">
         <v>22</v>
       </c>
       <c r="L264" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M264" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265">
-        <v>51100</v>
+        <v>45974</v>
       </c>
       <c r="B265" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C265" t="s">
         <v>14</v>
       </c>
       <c r="D265" t="s">
         <v>15</v>
       </c>
       <c r="E265" t="s">
         <v>16</v>
       </c>
       <c r="F265" t="s">
         <v>17</v>
       </c>
       <c r="G265" t="s">
         <v>18</v>
       </c>
       <c r="H265" t="s">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="I265" t="s">
         <v>28</v>
       </c>
       <c r="J265" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K265" t="s">
         <v>22</v>
       </c>
       <c r="L265" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="M265" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266">
-        <v>48051</v>
+        <v>46123</v>
       </c>
       <c r="B266" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C266" t="s">
         <v>14</v>
       </c>
       <c r="D266" t="s">
         <v>15</v>
       </c>
       <c r="E266" t="s">
         <v>16</v>
       </c>
       <c r="F266" t="s">
         <v>17</v>
       </c>
       <c r="G266" t="s">
         <v>18</v>
       </c>
       <c r="H266" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="I266" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J266" t="s">
         <v>33</v>
       </c>
       <c r="K266" t="s">
         <v>22</v>
       </c>
       <c r="L266" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="M266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267">
-        <v>45599</v>
+        <v>51189</v>
       </c>
       <c r="B267" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C267" t="s">
         <v>14</v>
       </c>
       <c r="D267" t="s">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>16</v>
       </c>
       <c r="F267" t="s">
         <v>17</v>
       </c>
       <c r="G267" t="s">
         <v>18</v>
       </c>
       <c r="H267" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I267" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J267" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K267" t="s">
         <v>22</v>
       </c>
       <c r="L267" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M267" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268">
-        <v>47760</v>
+        <v>48321</v>
       </c>
       <c r="B268" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C268" t="s">
         <v>14</v>
       </c>
       <c r="D268" t="s">
         <v>15</v>
       </c>
       <c r="E268" t="s">
         <v>16</v>
       </c>
       <c r="F268" t="s">
         <v>17</v>
       </c>
       <c r="G268" t="s">
         <v>18</v>
       </c>
       <c r="H268" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="I268" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J268" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K268" t="s">
         <v>22</v>
       </c>
       <c r="L268" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="M268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269">
-        <v>47764</v>
+        <v>51100</v>
       </c>
       <c r="B269" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C269" t="s">
         <v>14</v>
       </c>
       <c r="D269" t="s">
         <v>15</v>
       </c>
       <c r="E269" t="s">
         <v>16</v>
       </c>
       <c r="F269" t="s">
         <v>17</v>
       </c>
       <c r="G269" t="s">
         <v>18</v>
       </c>
       <c r="H269" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="I269" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J269" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K269" t="s">
         <v>22</v>
       </c>
       <c r="L269" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M269" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270">
-        <v>48057</v>
+        <v>48051</v>
       </c>
       <c r="B270" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C270" t="s">
         <v>14</v>
       </c>
       <c r="D270" t="s">
         <v>15</v>
       </c>
       <c r="E270" t="s">
         <v>16</v>
       </c>
       <c r="F270" t="s">
         <v>17</v>
       </c>
       <c r="G270" t="s">
         <v>18</v>
       </c>
       <c r="H270" t="s">
         <v>24</v>
       </c>
       <c r="I270" t="s">
         <v>20</v>
       </c>
       <c r="J270" t="s">
-        <v>326</v>
+        <v>33</v>
       </c>
       <c r="K270" t="s">
         <v>22</v>
       </c>
       <c r="L270" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="M270" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271">
-        <v>45616</v>
+        <v>45599</v>
       </c>
       <c r="B271" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C271" t="s">
         <v>14</v>
       </c>
       <c r="D271" t="s">
         <v>15</v>
       </c>
       <c r="E271" t="s">
         <v>16</v>
       </c>
       <c r="F271" t="s">
         <v>17</v>
       </c>
       <c r="G271" t="s">
         <v>18</v>
       </c>
       <c r="H271" t="s">
         <v>30</v>
       </c>
       <c r="I271" t="s">
         <v>28</v>
       </c>
       <c r="J271" t="s">
-        <v>326</v>
+        <v>33</v>
       </c>
       <c r="K271" t="s">
         <v>22</v>
       </c>
       <c r="L271" t="s">
         <v>417</v>
       </c>
       <c r="M271" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272">
-        <v>49272</v>
+        <v>47760</v>
       </c>
       <c r="B272" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C272" t="s">
         <v>14</v>
       </c>
       <c r="D272" t="s">
         <v>15</v>
       </c>
       <c r="E272" t="s">
         <v>16</v>
       </c>
       <c r="F272" t="s">
         <v>17</v>
       </c>
       <c r="G272" t="s">
         <v>18</v>
       </c>
       <c r="H272" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="I272" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J272" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K272" t="s">
         <v>22</v>
       </c>
       <c r="L272" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="M272" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273">
-        <v>49274</v>
+        <v>47764</v>
       </c>
       <c r="B273" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C273" t="s">
         <v>14</v>
       </c>
       <c r="D273" t="s">
         <v>15</v>
       </c>
       <c r="E273" t="s">
         <v>16</v>
       </c>
       <c r="F273" t="s">
         <v>17</v>
       </c>
       <c r="G273" t="s">
         <v>18</v>
       </c>
       <c r="H273" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="I273" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J273" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K273" t="s">
         <v>22</v>
       </c>
       <c r="L273" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="M273" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274">
-        <v>49264</v>
+        <v>48057</v>
       </c>
       <c r="B274" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C274" t="s">
         <v>14</v>
       </c>
       <c r="D274" t="s">
         <v>15</v>
       </c>
       <c r="E274" t="s">
         <v>16</v>
       </c>
       <c r="F274" t="s">
         <v>17</v>
       </c>
       <c r="G274" t="s">
         <v>18</v>
       </c>
       <c r="H274" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="I274" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J274" t="s">
-        <v>21</v>
+        <v>329</v>
       </c>
       <c r="K274" t="s">
         <v>22</v>
       </c>
       <c r="L274" t="s">
         <v>421</v>
       </c>
       <c r="M274" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275">
-        <v>49277</v>
+        <v>45616</v>
       </c>
       <c r="B275" t="s">
         <v>422</v>
       </c>
       <c r="C275" t="s">
         <v>14</v>
       </c>
       <c r="D275" t="s">
         <v>15</v>
       </c>
       <c r="E275" t="s">
         <v>16</v>
       </c>
       <c r="F275" t="s">
         <v>17</v>
       </c>
       <c r="G275" t="s">
         <v>18</v>
       </c>
       <c r="H275" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="I275" t="s">
         <v>28</v>
       </c>
       <c r="J275" t="s">
-        <v>21</v>
+        <v>329</v>
       </c>
       <c r="K275" t="s">
         <v>22</v>
       </c>
       <c r="L275" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="M275" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276">
-        <v>49269</v>
+        <v>49272</v>
       </c>
       <c r="B276" t="s">
         <v>423</v>
       </c>
       <c r="C276" t="s">
         <v>14</v>
       </c>
       <c r="D276" t="s">
         <v>15</v>
       </c>
       <c r="E276" t="s">
         <v>16</v>
       </c>
       <c r="F276" t="s">
         <v>17</v>
       </c>
       <c r="G276" t="s">
         <v>18</v>
       </c>
       <c r="H276" t="s">
         <v>171</v>
       </c>
       <c r="I276" t="s">
         <v>28</v>
       </c>
       <c r="J276" t="s">
         <v>21</v>
       </c>
       <c r="K276" t="s">
         <v>22</v>
       </c>
       <c r="L276" t="s">
         <v>423</v>
       </c>
       <c r="M276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277">
-        <v>49268</v>
+        <v>49274</v>
       </c>
       <c r="B277" t="s">
         <v>424</v>
       </c>
       <c r="C277" t="s">
         <v>14</v>
       </c>
       <c r="D277" t="s">
         <v>15</v>
       </c>
       <c r="E277" t="s">
         <v>16</v>
       </c>
       <c r="F277" t="s">
         <v>17</v>
       </c>
       <c r="G277" t="s">
         <v>18</v>
       </c>
       <c r="H277" t="s">
         <v>171</v>
       </c>
       <c r="I277" t="s">
         <v>28</v>
       </c>
       <c r="J277" t="s">
         <v>21</v>
       </c>
       <c r="K277" t="s">
         <v>22</v>
       </c>
       <c r="L277" t="s">
         <v>424</v>
       </c>
       <c r="M277" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278">
-        <v>49275</v>
+        <v>49264</v>
       </c>
       <c r="B278" t="s">
         <v>425</v>
       </c>
       <c r="C278" t="s">
         <v>14</v>
       </c>
       <c r="D278" t="s">
         <v>15</v>
       </c>
       <c r="E278" t="s">
         <v>16</v>
       </c>
       <c r="F278" t="s">
         <v>17</v>
       </c>
       <c r="G278" t="s">
         <v>18</v>
       </c>
       <c r="H278" t="s">
         <v>171</v>
       </c>
       <c r="I278" t="s">
         <v>28</v>
       </c>
       <c r="J278" t="s">
         <v>21</v>
       </c>
       <c r="K278" t="s">
         <v>22</v>
       </c>
       <c r="L278" t="s">
         <v>425</v>
       </c>
       <c r="M278" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279">
-        <v>49901</v>
+        <v>49277</v>
       </c>
       <c r="B279" t="s">
         <v>426</v>
       </c>
       <c r="C279" t="s">
         <v>14</v>
       </c>
       <c r="D279" t="s">
         <v>15</v>
       </c>
       <c r="E279" t="s">
         <v>16</v>
       </c>
       <c r="F279" t="s">
         <v>17</v>
       </c>
       <c r="G279" t="s">
         <v>18</v>
       </c>
       <c r="H279" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="I279" t="s">
         <v>28</v>
       </c>
       <c r="J279" t="s">
         <v>21</v>
       </c>
       <c r="K279" t="s">
         <v>22</v>
       </c>
       <c r="L279" t="s">
         <v>426</v>
       </c>
       <c r="M279" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280">
-        <v>49271</v>
+        <v>49269</v>
       </c>
       <c r="B280" t="s">
         <v>427</v>
       </c>
       <c r="C280" t="s">
         <v>14</v>
       </c>
       <c r="D280" t="s">
         <v>15</v>
       </c>
       <c r="E280" t="s">
         <v>16</v>
       </c>
       <c r="F280" t="s">
         <v>17</v>
       </c>
       <c r="G280" t="s">
         <v>18</v>
       </c>
       <c r="H280" t="s">
         <v>171</v>
       </c>
       <c r="I280" t="s">
         <v>28</v>
       </c>
       <c r="J280" t="s">
         <v>21</v>
       </c>
       <c r="K280" t="s">
         <v>22</v>
       </c>
       <c r="L280" t="s">
         <v>427</v>
       </c>
       <c r="M280" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281">
-        <v>49265</v>
+        <v>49268</v>
       </c>
       <c r="B281" t="s">
         <v>428</v>
       </c>
       <c r="C281" t="s">
         <v>14</v>
       </c>
       <c r="D281" t="s">
         <v>15</v>
       </c>
       <c r="E281" t="s">
         <v>16</v>
       </c>
       <c r="F281" t="s">
         <v>17</v>
       </c>
       <c r="G281" t="s">
         <v>18</v>
       </c>
       <c r="H281" t="s">
         <v>171</v>
       </c>
       <c r="I281" t="s">
         <v>28</v>
       </c>
       <c r="J281" t="s">
         <v>21</v>
       </c>
       <c r="K281" t="s">
         <v>22</v>
       </c>
       <c r="L281" t="s">
         <v>428</v>
       </c>
       <c r="M281" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282">
-        <v>49270</v>
+        <v>49275</v>
       </c>
       <c r="B282" t="s">
         <v>429</v>
       </c>
       <c r="C282" t="s">
         <v>14</v>
       </c>
       <c r="D282" t="s">
         <v>15</v>
       </c>
       <c r="E282" t="s">
         <v>16</v>
       </c>
       <c r="F282" t="s">
         <v>17</v>
       </c>
       <c r="G282" t="s">
         <v>18</v>
       </c>
       <c r="H282" t="s">
         <v>171</v>
       </c>
       <c r="I282" t="s">
         <v>28</v>
       </c>
       <c r="J282" t="s">
         <v>21</v>
       </c>
       <c r="K282" t="s">
         <v>22</v>
       </c>
       <c r="L282" t="s">
         <v>429</v>
       </c>
       <c r="M282" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283">
-        <v>49276</v>
+        <v>49901</v>
       </c>
       <c r="B283" t="s">
         <v>430</v>
       </c>
       <c r="C283" t="s">
         <v>14</v>
       </c>
       <c r="D283" t="s">
         <v>15</v>
       </c>
       <c r="E283" t="s">
         <v>16</v>
       </c>
       <c r="F283" t="s">
         <v>17</v>
       </c>
       <c r="G283" t="s">
         <v>18</v>
       </c>
       <c r="H283" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="I283" t="s">
         <v>28</v>
       </c>
       <c r="J283" t="s">
         <v>21</v>
       </c>
       <c r="K283" t="s">
         <v>22</v>
       </c>
       <c r="L283" t="s">
         <v>430</v>
       </c>
       <c r="M283" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284">
-        <v>49266</v>
+        <v>49271</v>
       </c>
       <c r="B284" t="s">
         <v>431</v>
       </c>
       <c r="C284" t="s">
         <v>14</v>
       </c>
       <c r="D284" t="s">
         <v>15</v>
       </c>
       <c r="E284" t="s">
         <v>16</v>
       </c>
       <c r="F284" t="s">
         <v>17</v>
       </c>
       <c r="G284" t="s">
         <v>18</v>
       </c>
       <c r="H284" t="s">
         <v>171</v>
       </c>
       <c r="I284" t="s">
         <v>28</v>
       </c>
       <c r="J284" t="s">
         <v>21</v>
       </c>
       <c r="K284" t="s">
         <v>22</v>
       </c>
       <c r="L284" t="s">
         <v>431</v>
       </c>
       <c r="M284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285">
-        <v>53105</v>
+        <v>49265</v>
       </c>
       <c r="B285" t="s">
         <v>432</v>
       </c>
       <c r="C285" t="s">
         <v>14</v>
       </c>
       <c r="D285" t="s">
         <v>15</v>
       </c>
       <c r="E285" t="s">
         <v>16</v>
       </c>
       <c r="F285" t="s">
         <v>17</v>
       </c>
       <c r="G285" t="s">
         <v>18</v>
       </c>
       <c r="H285" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
       <c r="I285" t="s">
         <v>28</v>
       </c>
       <c r="J285" t="s">
         <v>21</v>
       </c>
       <c r="K285" t="s">
         <v>22</v>
       </c>
       <c r="L285" t="s">
         <v>432</v>
       </c>
       <c r="M285" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286">
-        <v>53109</v>
+        <v>49270</v>
       </c>
       <c r="B286" t="s">
         <v>433</v>
       </c>
       <c r="C286" t="s">
         <v>14</v>
       </c>
       <c r="D286" t="s">
         <v>15</v>
       </c>
       <c r="E286" t="s">
         <v>16</v>
       </c>
       <c r="F286" t="s">
         <v>17</v>
       </c>
       <c r="G286" t="s">
         <v>18</v>
       </c>
       <c r="H286" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
       <c r="I286" t="s">
         <v>28</v>
       </c>
       <c r="J286" t="s">
         <v>21</v>
       </c>
       <c r="K286" t="s">
         <v>22</v>
       </c>
       <c r="L286" t="s">
         <v>433</v>
       </c>
       <c r="M286" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287">
-        <v>53104</v>
+        <v>49276</v>
       </c>
       <c r="B287" t="s">
         <v>434</v>
       </c>
       <c r="C287" t="s">
         <v>14</v>
       </c>
       <c r="D287" t="s">
         <v>15</v>
       </c>
       <c r="E287" t="s">
         <v>16</v>
       </c>
       <c r="F287" t="s">
         <v>17</v>
       </c>
       <c r="G287" t="s">
         <v>18</v>
       </c>
       <c r="H287" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I287" t="s">
         <v>28</v>
       </c>
       <c r="J287" t="s">
         <v>21</v>
       </c>
       <c r="K287" t="s">
         <v>22</v>
       </c>
       <c r="L287" t="s">
         <v>434</v>
       </c>
       <c r="M287" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288">
-        <v>53103</v>
+        <v>49266</v>
       </c>
       <c r="B288" t="s">
         <v>435</v>
       </c>
       <c r="C288" t="s">
         <v>14</v>
       </c>
       <c r="D288" t="s">
         <v>15</v>
       </c>
       <c r="E288" t="s">
         <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>17</v>
       </c>
       <c r="G288" t="s">
         <v>18</v>
       </c>
       <c r="H288" t="s">
-        <v>62</v>
+        <v>171</v>
       </c>
       <c r="I288" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J288" t="s">
         <v>21</v>
       </c>
       <c r="K288" t="s">
         <v>22</v>
       </c>
       <c r="L288" t="s">
         <v>435</v>
       </c>
       <c r="M288" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289">
-        <v>47660</v>
+        <v>53105</v>
       </c>
       <c r="B289" t="s">
         <v>436</v>
       </c>
       <c r="C289" t="s">
         <v>14</v>
       </c>
       <c r="D289" t="s">
         <v>15</v>
       </c>
       <c r="E289" t="s">
         <v>16</v>
       </c>
       <c r="F289" t="s">
         <v>17</v>
       </c>
       <c r="G289" t="s">
         <v>18</v>
       </c>
       <c r="H289" t="s">
-        <v>30</v>
+        <v>219</v>
       </c>
       <c r="I289" t="s">
         <v>28</v>
       </c>
       <c r="J289" t="s">
         <v>21</v>
       </c>
       <c r="K289" t="s">
         <v>22</v>
       </c>
       <c r="L289" t="s">
         <v>436</v>
       </c>
       <c r="M289" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290">
-        <v>53108</v>
+        <v>53109</v>
       </c>
       <c r="B290" t="s">
         <v>437</v>
       </c>
       <c r="C290" t="s">
         <v>14</v>
       </c>
       <c r="D290" t="s">
         <v>15</v>
       </c>
       <c r="E290" t="s">
         <v>16</v>
       </c>
       <c r="F290" t="s">
         <v>17</v>
       </c>
       <c r="G290" t="s">
         <v>18</v>
       </c>
       <c r="H290" t="s">
         <v>219</v>
       </c>
       <c r="I290" t="s">
         <v>28</v>
       </c>
       <c r="J290" t="s">
         <v>21</v>
       </c>
       <c r="K290" t="s">
         <v>22</v>
       </c>
       <c r="L290" t="s">
         <v>437</v>
       </c>
       <c r="M290" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291">
-        <v>53106</v>
+        <v>53104</v>
       </c>
       <c r="B291" t="s">
         <v>438</v>
       </c>
       <c r="C291" t="s">
         <v>14</v>
       </c>
       <c r="D291" t="s">
         <v>15</v>
       </c>
       <c r="E291" t="s">
         <v>16</v>
       </c>
       <c r="F291" t="s">
         <v>17</v>
       </c>
       <c r="G291" t="s">
         <v>18</v>
       </c>
       <c r="H291" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="I291" t="s">
         <v>28</v>
       </c>
       <c r="J291" t="s">
         <v>21</v>
       </c>
       <c r="K291" t="s">
         <v>22</v>
       </c>
       <c r="L291" t="s">
         <v>438</v>
       </c>
       <c r="M291" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292">
-        <v>51492</v>
+        <v>53103</v>
       </c>
       <c r="B292" t="s">
         <v>439</v>
       </c>
       <c r="C292" t="s">
         <v>14</v>
       </c>
       <c r="D292" t="s">
         <v>15</v>
       </c>
       <c r="E292" t="s">
         <v>16</v>
       </c>
       <c r="F292" t="s">
         <v>17</v>
       </c>
       <c r="G292" t="s">
         <v>18</v>
       </c>
       <c r="H292" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="I292" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J292" t="s">
         <v>21</v>
       </c>
       <c r="K292" t="s">
         <v>22</v>
       </c>
       <c r="L292" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="M292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293">
-        <v>53102</v>
+        <v>47660</v>
       </c>
       <c r="B293" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C293" t="s">
         <v>14</v>
       </c>
       <c r="D293" t="s">
         <v>15</v>
       </c>
       <c r="E293" t="s">
         <v>16</v>
       </c>
       <c r="F293" t="s">
         <v>17</v>
       </c>
       <c r="G293" t="s">
         <v>18</v>
       </c>
       <c r="H293" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I293" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J293" t="s">
         <v>21</v>
       </c>
       <c r="K293" t="s">
         <v>22</v>
       </c>
       <c r="L293" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="M293" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294">
-        <v>53107</v>
+        <v>53263</v>
       </c>
       <c r="B294" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C294" t="s">
         <v>14</v>
       </c>
       <c r="D294" t="s">
         <v>15</v>
       </c>
       <c r="E294" t="s">
         <v>16</v>
       </c>
       <c r="F294" t="s">
         <v>17</v>
       </c>
       <c r="G294" t="s">
         <v>18</v>
       </c>
       <c r="H294" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="I294" t="s">
         <v>28</v>
       </c>
       <c r="J294" t="s">
         <v>21</v>
       </c>
       <c r="K294" t="s">
         <v>22</v>
       </c>
       <c r="L294" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M294" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295">
-        <v>45614</v>
+        <v>53108</v>
       </c>
       <c r="B295" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C295" t="s">
         <v>14</v>
       </c>
       <c r="D295" t="s">
         <v>15</v>
       </c>
       <c r="E295" t="s">
         <v>16</v>
       </c>
       <c r="F295" t="s">
         <v>17</v>
       </c>
       <c r="G295" t="s">
         <v>18</v>
       </c>
       <c r="H295" t="s">
-        <v>30</v>
+        <v>219</v>
       </c>
       <c r="I295" t="s">
         <v>28</v>
       </c>
       <c r="J295" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K295" t="s">
         <v>22</v>
       </c>
       <c r="L295" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="M295" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296">
-        <v>45608</v>
+        <v>53106</v>
       </c>
       <c r="B296" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C296" t="s">
         <v>14</v>
       </c>
       <c r="D296" t="s">
         <v>15</v>
       </c>
       <c r="E296" t="s">
         <v>16</v>
       </c>
       <c r="F296" t="s">
         <v>17</v>
       </c>
       <c r="G296" t="s">
         <v>18</v>
       </c>
       <c r="H296" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="I296" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J296" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K296" t="s">
         <v>22</v>
       </c>
       <c r="L296" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="M296" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297">
-        <v>50270</v>
+        <v>51492</v>
       </c>
       <c r="B297" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C297" t="s">
         <v>14</v>
       </c>
       <c r="D297" t="s">
         <v>15</v>
       </c>
       <c r="E297" t="s">
         <v>16</v>
       </c>
       <c r="F297" t="s">
         <v>17</v>
       </c>
       <c r="G297" t="s">
         <v>18</v>
       </c>
       <c r="H297" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="I297" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J297" t="s">
         <v>21</v>
       </c>
       <c r="K297" t="s">
         <v>22</v>
       </c>
       <c r="L297" t="s">
         <v>445</v>
       </c>
       <c r="M297" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298">
-        <v>45609</v>
+        <v>53102</v>
       </c>
       <c r="B298" t="s">
         <v>446</v>
       </c>
       <c r="C298" t="s">
         <v>14</v>
       </c>
       <c r="D298" t="s">
         <v>15</v>
       </c>
       <c r="E298" t="s">
         <v>16</v>
       </c>
       <c r="F298" t="s">
         <v>17</v>
       </c>
       <c r="G298" t="s">
         <v>18</v>
       </c>
       <c r="H298" t="s">
         <v>15</v>
       </c>
       <c r="I298" t="s">
         <v>20</v>
       </c>
       <c r="J298" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K298" t="s">
         <v>22</v>
       </c>
       <c r="L298" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="M298" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299">
-        <v>48037</v>
+        <v>53107</v>
       </c>
       <c r="B299" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C299" t="s">
         <v>14</v>
       </c>
       <c r="D299" t="s">
         <v>15</v>
       </c>
       <c r="E299" t="s">
         <v>16</v>
       </c>
       <c r="F299" t="s">
         <v>17</v>
       </c>
       <c r="G299" t="s">
         <v>18</v>
       </c>
       <c r="H299" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="I299" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J299" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K299" t="s">
         <v>22</v>
       </c>
       <c r="L299" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="M299" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300">
-        <v>48322</v>
+        <v>45614</v>
       </c>
       <c r="B300" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C300" t="s">
         <v>14</v>
       </c>
       <c r="D300" t="s">
         <v>15</v>
       </c>
       <c r="E300" t="s">
         <v>16</v>
       </c>
       <c r="F300" t="s">
         <v>17</v>
       </c>
       <c r="G300" t="s">
         <v>18</v>
       </c>
       <c r="H300" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="I300" t="s">
         <v>28</v>
       </c>
       <c r="J300" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K300" t="s">
         <v>22</v>
       </c>
       <c r="L300" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M300" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301">
-        <v>52197</v>
+        <v>45608</v>
       </c>
       <c r="B301" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C301" t="s">
         <v>14</v>
       </c>
       <c r="D301" t="s">
         <v>15</v>
       </c>
       <c r="E301" t="s">
         <v>16</v>
       </c>
       <c r="F301" t="s">
         <v>17</v>
       </c>
       <c r="G301" t="s">
         <v>18</v>
       </c>
       <c r="H301" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="I301" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J301" t="s">
         <v>33</v>
       </c>
       <c r="K301" t="s">
         <v>22</v>
       </c>
       <c r="L301" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="M301" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302">
-        <v>48045</v>
+        <v>50270</v>
       </c>
       <c r="B302" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C302" t="s">
         <v>14</v>
       </c>
       <c r="D302" t="s">
         <v>15</v>
       </c>
       <c r="E302" t="s">
         <v>16</v>
       </c>
       <c r="F302" t="s">
         <v>17</v>
       </c>
       <c r="G302" t="s">
         <v>18</v>
       </c>
       <c r="H302" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I302" t="s">
         <v>20</v>
       </c>
       <c r="J302" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K302" t="s">
         <v>22</v>
       </c>
       <c r="L302" t="s">
-        <v>258</v>
+        <v>450</v>
       </c>
       <c r="M302" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303">
-        <v>45598</v>
+        <v>45609</v>
       </c>
       <c r="B303" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C303" t="s">
         <v>14</v>
       </c>
       <c r="D303" t="s">
         <v>15</v>
       </c>
       <c r="E303" t="s">
         <v>16</v>
       </c>
       <c r="F303" t="s">
         <v>17</v>
       </c>
       <c r="G303" t="s">
         <v>18</v>
       </c>
       <c r="H303" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I303" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J303" t="s">
         <v>33</v>
       </c>
       <c r="K303" t="s">
         <v>22</v>
       </c>
       <c r="L303" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="M303" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304">
-        <v>53115</v>
+        <v>48037</v>
       </c>
       <c r="B304" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C304" t="s">
         <v>14</v>
       </c>
       <c r="D304" t="s">
         <v>15</v>
       </c>
       <c r="E304" t="s">
         <v>16</v>
       </c>
       <c r="F304" t="s">
         <v>17</v>
       </c>
       <c r="G304" t="s">
         <v>18</v>
       </c>
       <c r="H304" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="I304" t="s">
         <v>20</v>
       </c>
       <c r="J304" t="s">
         <v>33</v>
       </c>
       <c r="K304" t="s">
         <v>22</v>
       </c>
       <c r="L304" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="M304" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305">
-        <v>52308</v>
+        <v>48322</v>
       </c>
       <c r="B305" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C305" t="s">
         <v>14</v>
       </c>
       <c r="D305" t="s">
         <v>15</v>
       </c>
       <c r="E305" t="s">
         <v>16</v>
       </c>
       <c r="F305" t="s">
         <v>17</v>
       </c>
       <c r="G305" t="s">
         <v>18</v>
       </c>
       <c r="H305" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I305" t="s">
         <v>28</v>
       </c>
       <c r="J305" t="s">
         <v>21</v>
       </c>
       <c r="K305" t="s">
         <v>22</v>
       </c>
       <c r="L305" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="M305" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306">
-        <v>53114</v>
+        <v>52197</v>
       </c>
       <c r="B306" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C306" t="s">
         <v>14</v>
       </c>
       <c r="D306" t="s">
         <v>15</v>
       </c>
       <c r="E306" t="s">
         <v>16</v>
       </c>
       <c r="F306" t="s">
         <v>17</v>
       </c>
       <c r="G306" t="s">
         <v>18</v>
       </c>
       <c r="H306" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="I306" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J306" t="s">
         <v>33</v>
       </c>
       <c r="K306" t="s">
         <v>22</v>
       </c>
       <c r="L306" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="M306" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307">
-        <v>48049</v>
+        <v>48045</v>
       </c>
       <c r="B307" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C307" t="s">
         <v>14</v>
       </c>
       <c r="D307" t="s">
         <v>15</v>
       </c>
       <c r="E307" t="s">
         <v>16</v>
       </c>
       <c r="F307" t="s">
         <v>17</v>
       </c>
       <c r="G307" t="s">
         <v>18</v>
       </c>
       <c r="H307" t="s">
         <v>24</v>
       </c>
       <c r="I307" t="s">
         <v>20</v>
       </c>
       <c r="J307" t="s">
         <v>33</v>
       </c>
       <c r="K307" t="s">
         <v>22</v>
       </c>
       <c r="L307" t="s">
-        <v>459</v>
+        <v>258</v>
       </c>
       <c r="M307" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308">
-        <v>50208</v>
+        <v>45598</v>
       </c>
       <c r="B308" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C308" t="s">
         <v>14</v>
       </c>
       <c r="D308" t="s">
         <v>15</v>
       </c>
       <c r="E308" t="s">
         <v>16</v>
       </c>
       <c r="F308" t="s">
         <v>17</v>
       </c>
       <c r="G308" t="s">
         <v>18</v>
       </c>
       <c r="H308" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="I308" t="s">
         <v>28</v>
       </c>
       <c r="J308" t="s">
         <v>33</v>
       </c>
       <c r="K308" t="s">
         <v>22</v>
       </c>
       <c r="L308" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="M308" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309">
-        <v>50207</v>
+        <v>53115</v>
       </c>
       <c r="B309" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C309" t="s">
         <v>14</v>
       </c>
       <c r="D309" t="s">
         <v>15</v>
       </c>
       <c r="E309" t="s">
         <v>16</v>
       </c>
       <c r="F309" t="s">
         <v>17</v>
       </c>
       <c r="G309" t="s">
         <v>18</v>
       </c>
       <c r="H309" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I309" t="s">
         <v>20</v>
       </c>
       <c r="J309" t="s">
         <v>33</v>
       </c>
       <c r="K309" t="s">
         <v>22</v>
       </c>
       <c r="L309" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="M309" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310">
-        <v>50211</v>
+        <v>52308</v>
       </c>
       <c r="B310" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C310" t="s">
         <v>14</v>
       </c>
       <c r="D310" t="s">
         <v>15</v>
       </c>
       <c r="E310" t="s">
         <v>16</v>
       </c>
       <c r="F310" t="s">
         <v>17</v>
       </c>
       <c r="G310" t="s">
         <v>18</v>
       </c>
       <c r="H310" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="I310" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J310" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K310" t="s">
         <v>22</v>
       </c>
       <c r="L310" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="M310" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311">
-        <v>45591</v>
+        <v>53114</v>
       </c>
       <c r="B311" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C311" t="s">
         <v>14</v>
       </c>
       <c r="D311" t="s">
         <v>15</v>
       </c>
       <c r="E311" t="s">
         <v>16</v>
       </c>
       <c r="F311" t="s">
         <v>17</v>
       </c>
       <c r="G311" t="s">
         <v>18</v>
       </c>
       <c r="H311" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="I311" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J311" t="s">
         <v>33</v>
       </c>
       <c r="K311" t="s">
         <v>22</v>
       </c>
       <c r="L311" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="M311" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312">
-        <v>52763</v>
+        <v>48049</v>
       </c>
       <c r="B312" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C312" t="s">
         <v>14</v>
       </c>
       <c r="D312" t="s">
         <v>15</v>
       </c>
       <c r="E312" t="s">
         <v>16</v>
       </c>
       <c r="F312" t="s">
         <v>17</v>
       </c>
       <c r="G312" t="s">
         <v>18</v>
       </c>
       <c r="H312" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I312" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J312" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K312" t="s">
         <v>22</v>
       </c>
       <c r="L312" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="M312" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313">
-        <v>52310</v>
+        <v>50208</v>
       </c>
       <c r="B313" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C313" t="s">
         <v>14</v>
       </c>
       <c r="D313" t="s">
         <v>15</v>
       </c>
       <c r="E313" t="s">
         <v>16</v>
       </c>
       <c r="F313" t="s">
         <v>17</v>
       </c>
       <c r="G313" t="s">
         <v>18</v>
       </c>
       <c r="H313" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="I313" t="s">
         <v>28</v>
       </c>
       <c r="J313" t="s">
         <v>33</v>
       </c>
       <c r="K313" t="s">
         <v>22</v>
       </c>
       <c r="L313" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="M313" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314">
-        <v>45593</v>
+        <v>50207</v>
       </c>
       <c r="B314" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C314" t="s">
         <v>14</v>
       </c>
       <c r="D314" t="s">
         <v>15</v>
       </c>
       <c r="E314" t="s">
         <v>16</v>
       </c>
       <c r="F314" t="s">
         <v>17</v>
       </c>
       <c r="G314" t="s">
         <v>18</v>
       </c>
       <c r="H314" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I314" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J314" t="s">
         <v>33</v>
       </c>
       <c r="K314" t="s">
         <v>22</v>
       </c>
       <c r="L314" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="M314" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315">
-        <v>48323</v>
+        <v>50211</v>
       </c>
       <c r="B315" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C315" t="s">
         <v>14</v>
       </c>
       <c r="D315" t="s">
         <v>15</v>
       </c>
       <c r="E315" t="s">
         <v>16</v>
       </c>
       <c r="F315" t="s">
         <v>17</v>
       </c>
       <c r="G315" t="s">
         <v>18</v>
       </c>
       <c r="H315" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="I315" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J315" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K315" t="s">
         <v>22</v>
       </c>
       <c r="L315" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="M315" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316">
-        <v>52211</v>
+        <v>45591</v>
       </c>
       <c r="B316" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C316" t="s">
         <v>14</v>
       </c>
       <c r="D316" t="s">
         <v>15</v>
       </c>
       <c r="E316" t="s">
         <v>16</v>
       </c>
       <c r="F316" t="s">
         <v>17</v>
       </c>
       <c r="G316" t="s">
         <v>18</v>
       </c>
       <c r="H316" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="I316" t="s">
         <v>28</v>
       </c>
       <c r="J316" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K316" t="s">
         <v>22</v>
       </c>
       <c r="L316" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="M316" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317">
-        <v>52203</v>
+        <v>52763</v>
       </c>
       <c r="B317" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C317" t="s">
         <v>14</v>
       </c>
       <c r="D317" t="s">
         <v>15</v>
       </c>
       <c r="E317" t="s">
         <v>16</v>
       </c>
       <c r="F317" t="s">
         <v>17</v>
       </c>
       <c r="G317" t="s">
         <v>18</v>
       </c>
       <c r="H317" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I317" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J317" t="s">
         <v>21</v>
       </c>
       <c r="K317" t="s">
         <v>22</v>
       </c>
       <c r="L317" t="s">
         <v>471</v>
       </c>
       <c r="M317" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318">
-        <v>51182</v>
+        <v>52310</v>
       </c>
       <c r="B318" t="s">
         <v>472</v>
       </c>
       <c r="C318" t="s">
         <v>14</v>
       </c>
       <c r="D318" t="s">
         <v>15</v>
       </c>
       <c r="E318" t="s">
         <v>16</v>
       </c>
       <c r="F318" t="s">
         <v>17</v>
       </c>
       <c r="G318" t="s">
         <v>18</v>
       </c>
       <c r="H318" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="I318" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J318" t="s">
         <v>33</v>
       </c>
       <c r="K318" t="s">
         <v>22</v>
       </c>
       <c r="L318" t="s">
         <v>472</v>
       </c>
       <c r="M318" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319">
-        <v>45629</v>
+        <v>45593</v>
       </c>
       <c r="B319" t="s">
         <v>473</v>
       </c>
       <c r="C319" t="s">
         <v>14</v>
       </c>
       <c r="D319" t="s">
         <v>15</v>
       </c>
       <c r="E319" t="s">
         <v>16</v>
       </c>
       <c r="F319" t="s">
         <v>17</v>
       </c>
       <c r="G319" t="s">
         <v>18</v>
       </c>
       <c r="H319" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="I319" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J319" t="s">
         <v>33</v>
       </c>
       <c r="K319" t="s">
         <v>22</v>
       </c>
       <c r="L319" t="s">
         <v>473</v>
       </c>
       <c r="M319" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320">
-        <v>48212</v>
+        <v>48323</v>
       </c>
       <c r="B320" t="s">
         <v>474</v>
       </c>
       <c r="C320" t="s">
         <v>14</v>
       </c>
       <c r="D320" t="s">
         <v>15</v>
       </c>
       <c r="E320" t="s">
         <v>16</v>
       </c>
       <c r="F320" t="s">
         <v>17</v>
       </c>
       <c r="G320" t="s">
         <v>18</v>
       </c>
       <c r="H320" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="I320" t="s">
         <v>28</v>
       </c>
       <c r="J320" t="s">
         <v>21</v>
       </c>
       <c r="K320" t="s">
         <v>22</v>
       </c>
       <c r="L320" t="s">
         <v>474</v>
       </c>
       <c r="M320" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321">
-        <v>51184</v>
+        <v>52211</v>
       </c>
       <c r="B321" t="s">
         <v>475</v>
       </c>
       <c r="C321" t="s">
         <v>14</v>
       </c>
       <c r="D321" t="s">
         <v>15</v>
       </c>
       <c r="E321" t="s">
         <v>16</v>
       </c>
       <c r="F321" t="s">
         <v>17</v>
       </c>
       <c r="G321" t="s">
         <v>18</v>
       </c>
       <c r="H321" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I321" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J321" t="s">
         <v>21</v>
       </c>
       <c r="K321" t="s">
         <v>22</v>
       </c>
       <c r="L321" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="M321" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322">
-        <v>52193</v>
+        <v>52203</v>
       </c>
       <c r="B322" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C322" t="s">
         <v>14</v>
       </c>
       <c r="D322" t="s">
         <v>15</v>
       </c>
       <c r="E322" t="s">
         <v>16</v>
       </c>
       <c r="F322" t="s">
         <v>17</v>
       </c>
       <c r="G322" t="s">
         <v>18</v>
       </c>
       <c r="H322" t="s">
-        <v>201</v>
+        <v>15</v>
       </c>
       <c r="I322" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J322" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K322" t="s">
         <v>22</v>
       </c>
       <c r="L322" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="M322" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323">
-        <v>52768</v>
+        <v>51182</v>
       </c>
       <c r="B323" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C323" t="s">
         <v>14</v>
       </c>
       <c r="D323" t="s">
         <v>15</v>
       </c>
       <c r="E323" t="s">
         <v>16</v>
       </c>
       <c r="F323" t="s">
         <v>17</v>
       </c>
       <c r="G323" t="s">
         <v>18</v>
       </c>
       <c r="H323" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="I323" t="s">
         <v>20</v>
       </c>
       <c r="J323" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K323" t="s">
         <v>22</v>
       </c>
       <c r="L323" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="M323" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324">
-        <v>48039</v>
+        <v>45629</v>
       </c>
       <c r="B324" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C324" t="s">
         <v>14</v>
       </c>
       <c r="D324" t="s">
         <v>15</v>
       </c>
       <c r="E324" t="s">
         <v>16</v>
       </c>
       <c r="F324" t="s">
         <v>17</v>
       </c>
       <c r="G324" t="s">
         <v>18</v>
       </c>
       <c r="H324" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I324" t="s">
         <v>20</v>
       </c>
       <c r="J324" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K324" t="s">
         <v>22</v>
       </c>
       <c r="L324" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="M324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325">
-        <v>48036</v>
+        <v>48212</v>
       </c>
       <c r="B325" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C325" t="s">
         <v>14</v>
       </c>
       <c r="D325" t="s">
         <v>15</v>
       </c>
       <c r="E325" t="s">
         <v>16</v>
       </c>
       <c r="F325" t="s">
         <v>17</v>
       </c>
       <c r="G325" t="s">
         <v>18</v>
       </c>
       <c r="H325" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="I325" t="s">
         <v>28</v>
       </c>
       <c r="J325" t="s">
         <v>21</v>
       </c>
       <c r="K325" t="s">
         <v>22</v>
       </c>
       <c r="L325" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="M325" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326">
-        <v>45610</v>
+        <v>51184</v>
       </c>
       <c r="B326" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C326" t="s">
         <v>14</v>
       </c>
       <c r="D326" t="s">
         <v>15</v>
       </c>
       <c r="E326" t="s">
         <v>16</v>
       </c>
       <c r="F326" t="s">
         <v>17</v>
       </c>
       <c r="G326" t="s">
         <v>18</v>
       </c>
       <c r="H326" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I326" t="s">
         <v>20</v>
       </c>
       <c r="J326" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K326" t="s">
         <v>22</v>
       </c>
       <c r="L326" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="M326" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327">
-        <v>45605</v>
+        <v>52193</v>
       </c>
       <c r="B327" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C327" t="s">
         <v>14</v>
       </c>
       <c r="D327" t="s">
         <v>15</v>
       </c>
       <c r="E327" t="s">
         <v>16</v>
       </c>
       <c r="F327" t="s">
         <v>17</v>
       </c>
       <c r="G327" t="s">
         <v>18</v>
       </c>
       <c r="H327" t="s">
-        <v>130</v>
+        <v>201</v>
       </c>
       <c r="I327" t="s">
         <v>28</v>
       </c>
       <c r="J327" t="s">
         <v>33</v>
       </c>
       <c r="K327" t="s">
         <v>22</v>
       </c>
       <c r="L327" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="M327" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328">
-        <v>45617</v>
+        <v>52768</v>
       </c>
       <c r="B328" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C328" t="s">
         <v>14</v>
       </c>
       <c r="D328" t="s">
         <v>15</v>
       </c>
       <c r="E328" t="s">
         <v>16</v>
       </c>
       <c r="F328" t="s">
         <v>17</v>
       </c>
       <c r="G328" t="s">
         <v>18</v>
       </c>
       <c r="H328" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I328" t="s">
         <v>20</v>
       </c>
       <c r="J328" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K328" t="s">
         <v>22</v>
       </c>
       <c r="L328" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="M328" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329">
-        <v>46306</v>
+        <v>48039</v>
       </c>
       <c r="B329" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C329" t="s">
         <v>14</v>
       </c>
       <c r="D329" t="s">
         <v>15</v>
       </c>
       <c r="E329" t="s">
         <v>16</v>
       </c>
       <c r="F329" t="s">
         <v>17</v>
       </c>
       <c r="G329" t="s">
         <v>18</v>
       </c>
       <c r="H329" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I329" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J329" t="s">
         <v>21</v>
       </c>
       <c r="K329" t="s">
         <v>22</v>
       </c>
       <c r="L329" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="M329" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330">
-        <v>49660</v>
+        <v>48036</v>
       </c>
       <c r="B330" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C330" t="s">
         <v>14</v>
       </c>
       <c r="D330" t="s">
         <v>15</v>
       </c>
       <c r="E330" t="s">
         <v>16</v>
       </c>
       <c r="F330" t="s">
         <v>17</v>
       </c>
       <c r="G330" t="s">
         <v>18</v>
       </c>
       <c r="H330" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I330" t="s">
         <v>28</v>
       </c>
       <c r="J330" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K330" t="s">
         <v>22</v>
       </c>
       <c r="L330" t="s">
         <v>489</v>
       </c>
       <c r="M330" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331">
-        <v>45579</v>
+        <v>45610</v>
       </c>
       <c r="B331" t="s">
         <v>490</v>
       </c>
       <c r="C331" t="s">
         <v>14</v>
       </c>
       <c r="D331" t="s">
         <v>15</v>
       </c>
       <c r="E331" t="s">
         <v>16</v>
       </c>
       <c r="F331" t="s">
         <v>17</v>
       </c>
       <c r="G331" t="s">
         <v>18</v>
       </c>
       <c r="H331" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I331" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J331" t="s">
         <v>33</v>
       </c>
       <c r="K331" t="s">
         <v>22</v>
       </c>
       <c r="L331" t="s">
         <v>490</v>
       </c>
       <c r="M331" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332">
-        <v>48060</v>
+        <v>45605</v>
       </c>
       <c r="B332" t="s">
         <v>491</v>
       </c>
       <c r="C332" t="s">
         <v>14</v>
       </c>
       <c r="D332" t="s">
         <v>15</v>
       </c>
       <c r="E332" t="s">
         <v>16</v>
       </c>
       <c r="F332" t="s">
         <v>17</v>
       </c>
       <c r="G332" t="s">
         <v>18</v>
       </c>
       <c r="H332" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="I332" t="s">
         <v>28</v>
       </c>
       <c r="J332" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="K332" t="s">
         <v>22</v>
       </c>
       <c r="L332" t="s">
         <v>491</v>
       </c>
       <c r="M332" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333">
-        <v>48041</v>
+        <v>45617</v>
       </c>
       <c r="B333" t="s">
         <v>492</v>
       </c>
       <c r="C333" t="s">
         <v>14</v>
       </c>
       <c r="D333" t="s">
         <v>15</v>
       </c>
       <c r="E333" t="s">
         <v>16</v>
       </c>
       <c r="F333" t="s">
         <v>17</v>
       </c>
       <c r="G333" t="s">
         <v>18</v>
       </c>
       <c r="H333" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="I333" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J333" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K333" t="s">
         <v>22</v>
       </c>
       <c r="L333" t="s">
         <v>492</v>
       </c>
       <c r="M333" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334">
+        <v>46306</v>
+      </c>
+      <c r="B334" t="s">
+        <v>493</v>
+      </c>
+      <c r="C334" t="s">
+        <v>14</v>
+      </c>
+      <c r="D334" t="s">
+        <v>15</v>
+      </c>
+      <c r="E334" t="s">
+        <v>16</v>
+      </c>
+      <c r="F334" t="s">
+        <v>17</v>
+      </c>
+      <c r="G334" t="s">
+        <v>18</v>
+      </c>
+      <c r="H334" t="s">
+        <v>30</v>
+      </c>
+      <c r="I334" t="s">
+        <v>28</v>
+      </c>
+      <c r="J334" t="s">
+        <v>21</v>
+      </c>
+      <c r="K334" t="s">
+        <v>22</v>
+      </c>
+      <c r="L334" t="s">
+        <v>493</v>
+      </c>
+      <c r="M334" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335">
+        <v>49660</v>
+      </c>
+      <c r="B335" t="s">
+        <v>494</v>
+      </c>
+      <c r="C335" t="s">
+        <v>14</v>
+      </c>
+      <c r="D335" t="s">
+        <v>15</v>
+      </c>
+      <c r="E335" t="s">
+        <v>16</v>
+      </c>
+      <c r="F335" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335" t="s">
+        <v>18</v>
+      </c>
+      <c r="H335" t="s">
+        <v>30</v>
+      </c>
+      <c r="I335" t="s">
+        <v>28</v>
+      </c>
+      <c r="J335" t="s">
+        <v>31</v>
+      </c>
+      <c r="K335" t="s">
+        <v>22</v>
+      </c>
+      <c r="L335" t="s">
+        <v>494</v>
+      </c>
+      <c r="M335" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336">
+        <v>45579</v>
+      </c>
+      <c r="B336" t="s">
+        <v>495</v>
+      </c>
+      <c r="C336" t="s">
+        <v>14</v>
+      </c>
+      <c r="D336" t="s">
+        <v>15</v>
+      </c>
+      <c r="E336" t="s">
+        <v>16</v>
+      </c>
+      <c r="F336" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336" t="s">
+        <v>18</v>
+      </c>
+      <c r="H336" t="s">
+        <v>30</v>
+      </c>
+      <c r="I336" t="s">
+        <v>28</v>
+      </c>
+      <c r="J336" t="s">
+        <v>33</v>
+      </c>
+      <c r="K336" t="s">
+        <v>22</v>
+      </c>
+      <c r="L336" t="s">
+        <v>495</v>
+      </c>
+      <c r="M336" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337">
+        <v>48060</v>
+      </c>
+      <c r="B337" t="s">
+        <v>496</v>
+      </c>
+      <c r="C337" t="s">
+        <v>14</v>
+      </c>
+      <c r="D337" t="s">
+        <v>15</v>
+      </c>
+      <c r="E337" t="s">
+        <v>16</v>
+      </c>
+      <c r="F337" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" t="s">
+        <v>18</v>
+      </c>
+      <c r="H337" t="s">
+        <v>51</v>
+      </c>
+      <c r="I337" t="s">
+        <v>28</v>
+      </c>
+      <c r="J337" t="s">
+        <v>93</v>
+      </c>
+      <c r="K337" t="s">
+        <v>22</v>
+      </c>
+      <c r="L337" t="s">
+        <v>496</v>
+      </c>
+      <c r="M337" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338">
+        <v>48041</v>
+      </c>
+      <c r="B338" t="s">
+        <v>497</v>
+      </c>
+      <c r="C338" t="s">
+        <v>14</v>
+      </c>
+      <c r="D338" t="s">
+        <v>15</v>
+      </c>
+      <c r="E338" t="s">
+        <v>16</v>
+      </c>
+      <c r="F338" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" t="s">
+        <v>18</v>
+      </c>
+      <c r="H338" t="s">
+        <v>105</v>
+      </c>
+      <c r="I338" t="s">
+        <v>28</v>
+      </c>
+      <c r="J338" t="s">
+        <v>21</v>
+      </c>
+      <c r="K338" t="s">
+        <v>22</v>
+      </c>
+      <c r="L338" t="s">
+        <v>497</v>
+      </c>
+      <c r="M338" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>