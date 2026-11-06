--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -106,51 +106,51 @@
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
   <si>
     <t>BT TV (Alternative)</t>
   </si>
   <si>
     <t>BT TV Preview HD</t>
   </si>
   <si>
     <t>BT TV Store</t>
   </si>
   <si>
     <t>Film and TV fiction</t>
   </si>
   <si>
     <t>TNT Sports</t>
   </si>
   <si>
     <t xml:space="preserve">TNT Sports Broadcasting Ltd </t>
   </si>
   <si>
-    <t>BT GROUP PLC , Warner Bros. Discovery (WBD)</t>
+    <t>BT GROUP PLC , Skydance Corporation</t>
   </si>
   <si>
     <t>TNT Sports 1</t>
   </si>
   <si>
     <t>TNT Sports 1 (HD)</t>
   </si>
   <si>
     <t>TNT Sports 10</t>
   </si>
   <si>
     <t>TNT Sports 10 (HD)</t>
   </si>
   <si>
     <t>TNT Sports 1 Commercial</t>
   </si>
   <si>
     <t xml:space="preserve">TNT Sports 1 (HD) (Commercial Feed) </t>
   </si>
   <si>
     <t>TNT Sports 2</t>
   </si>
   <si>
     <t>TNT Sports 2 (HD)</t>
   </si>
@@ -294,51 +294,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 15:14</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: BT GROUP PLC</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1303,122 +1303,122 @@
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
         <v>19</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
         <v>21</v>
       </c>
       <c r="L18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
-        <v>36043</v>
+        <v>49122</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
         <v>21</v>
       </c>
       <c r="L19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
-        <v>49122</v>
+        <v>36043</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
       <c r="G20" t="s">
         <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20" t="s">
         <v>21</v>
       </c>
       <c r="L20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>16897</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>23</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="H21" t="s">