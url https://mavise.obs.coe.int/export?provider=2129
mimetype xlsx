--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -142,51 +142,51 @@
   <si>
     <t>Collections from ITV</t>
   </si>
   <si>
     <t>ITV CONSUMER LIMITED</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
   <si>
     <t>Curio</t>
   </si>
   <si>
     <t>Norway, Sweden, Finland</t>
   </si>
   <si>
     <t>Documentary</t>
   </si>
   <si>
     <t>Freely</t>
   </si>
   <si>
     <t>Everyone TV Limited</t>
   </si>
   <si>
-    <t>Paramount Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
+    <t>Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
   </si>
   <si>
     <t>Mixed</t>
   </si>
   <si>
     <t>Freesat</t>
   </si>
   <si>
     <t>Everyone TV Devices Limited</t>
   </si>
   <si>
     <t>Freetime</t>
   </si>
   <si>
     <t>Freeview Play</t>
   </si>
   <si>
     <t>ITN (YouTube)</t>
   </si>
   <si>
     <t>Independent Television News Ltd</t>
   </si>
   <si>
     <t>News / Business</t>
   </si>
@@ -447,51 +447,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/19/2026 05:23</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: ITV PLC</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>