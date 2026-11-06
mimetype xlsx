--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -535,51 +535,51 @@
   <si>
     <t>Malta, Pan-European</t>
   </si>
   <si>
     <t>Cbeebies (Poland)</t>
   </si>
   <si>
     <t>Cbeebies (UK)</t>
   </si>
   <si>
     <t>Cbeebies</t>
   </si>
   <si>
     <t>Eden</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
   <si>
     <t>Freely</t>
   </si>
   <si>
     <t>Everyone TV Limited</t>
   </si>
   <si>
-    <t>Paramount Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
+    <t>Skydance Corporation , ITV PLC , Channel Four Television Corporation , BBC - BRITISH BROADCASTING CORPORATION (GROUP)</t>
   </si>
   <si>
     <t>Mixed</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Freesat</t>
   </si>
   <si>
     <t>Everyone TV Devices Limited</t>
   </si>
   <si>
     <t>Freetime</t>
   </si>
   <si>
     <t>Freeview Play</t>
   </si>
   <si>
     <t>Gold</t>
   </si>
   <si>
     <t>U</t>
   </si>
@@ -747,51 +747,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:28</a:t>
+            <a:t>11/06/2026 19:02</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: BBC - BRITISH BROADCASTING CORPORATION (GROUP)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3861,125 +3861,125 @@
       </c>
       <c r="G70" t="s">
         <v>18</v>
       </c>
       <c r="H70" t="s">
         <v>186</v>
       </c>
       <c r="I70" t="s">
         <v>19</v>
       </c>
       <c r="J70" t="s">
         <v>20</v>
       </c>
       <c r="K70" t="s">
         <v>187</v>
       </c>
       <c r="L70" t="s">
         <v>188</v>
       </c>
       <c r="M70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71">
-        <v>2623</v>
+        <v>42799</v>
       </c>
       <c r="B71" t="s">
         <v>189</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D71" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>17</v>
       </c>
       <c r="G71" t="s">
         <v>18</v>
       </c>
       <c r="H71" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="I71" t="s">
         <v>19</v>
       </c>
       <c r="J71" t="s">
         <v>37</v>
       </c>
       <c r="K71" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="L71" t="s">
         <v>189</v>
       </c>
-      <c r="M71" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
-        <v>42799</v>
+        <v>2623</v>
       </c>
       <c r="B72" t="s">
         <v>189</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
       <c r="G72" t="s">
         <v>18</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="I72" t="s">
         <v>19</v>
       </c>
       <c r="J72" t="s">
         <v>37</v>
       </c>
       <c r="K72" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="L72" t="s">
         <v>189</v>
+      </c>
+      <c r="M72" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73">
         <v>13683</v>
       </c>
       <c r="B73" t="s">
         <v>190</v>
       </c>
       <c r="C73" t="s">
         <v>23</v>
       </c>
       <c r="D73" t="s">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
       <c r="G73" t="s">
         <v>18</v>
       </c>
       <c r="H73" t="s">
@@ -4522,125 +4522,125 @@
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
       <c r="G87" t="s">
         <v>18</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
       <c r="I87" t="s">
         <v>19</v>
       </c>
       <c r="J87" t="s">
         <v>37</v>
       </c>
       <c r="K87" t="s">
         <v>21</v>
       </c>
       <c r="L87" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
-        <v>43063</v>
+        <v>609</v>
       </c>
       <c r="B88" t="s">
         <v>208</v>
       </c>
       <c r="C88" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D88" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
       <c r="G88" t="s">
         <v>18</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="I88" t="s">
         <v>19</v>
       </c>
       <c r="J88" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="K88" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="L88" t="s">
         <v>208</v>
       </c>
+      <c r="M88" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
-        <v>609</v>
+        <v>43063</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D89" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
       <c r="G89" t="s">
         <v>18</v>
       </c>
       <c r="H89" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="I89" t="s">
         <v>19</v>
       </c>
       <c r="J89" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="K89" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="L89" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">