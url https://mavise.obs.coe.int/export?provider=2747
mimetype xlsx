--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -91,75 +91,75 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Lifestyle / Leisure / Health / Travel</t>
   </si>
   <si>
     <t>ES - Ministerio para la Transformación Digital y de la Función Pública (MTDFP)</t>
   </si>
   <si>
     <t>24 KITCHEN</t>
   </si>
   <si>
     <t>Baby TV</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
-    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine</t>
+    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine, Slovenia</t>
   </si>
   <si>
     <t>Several countries</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>My Baby TV</t>
   </si>
   <si>
     <t>Baby TV (Croatia)</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>BABY TV</t>
   </si>
   <si>
     <t>Baby TV (Pan-European)</t>
   </si>
   <si>
-    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Germany, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Romania, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
+    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
   </si>
   <si>
     <t>DISNEY CHANNEL (Africa)</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>DISNEY CHANNEL</t>
   </si>
   <si>
     <t>Disney Channel and Disney Channel +1 (French)</t>
   </si>
   <si>
     <t>France, Monaco, Andorra</t>
   </si>
   <si>
     <t>Disney Channel (Bulgaria)</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Disney Channel (Croatia)</t>
   </si>
@@ -708,51 +708,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 15:12</a:t>
+            <a:t>11/06/2026 19:08</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: THE WALT DISNEY COMPANY IBERIA S.L.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>