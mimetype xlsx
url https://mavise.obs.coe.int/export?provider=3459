--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -441,51 +441,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 15:12</a:t>
+            <a:t>11/06/2026 18:02</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: TELEFONICA SA</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3023,119 +3023,119 @@
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56" t="s">
         <v>18</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
       <c r="I56" t="s">
         <v>19</v>
       </c>
       <c r="J56" t="s">
         <v>20</v>
       </c>
       <c r="K56" t="s">
         <v>21</v>
       </c>
       <c r="L56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
-        <v>49693</v>
+        <v>49729</v>
       </c>
       <c r="B57" t="s">
         <v>86</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
       <c r="G57" t="s">
         <v>18</v>
       </c>
       <c r="H57" t="s">
         <v>29</v>
       </c>
       <c r="I57" t="s">
         <v>19</v>
       </c>
       <c r="J57" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="K57" t="s">
         <v>33</v>
       </c>
       <c r="L57" t="s">
         <v>86</v>
       </c>
       <c r="M57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
-        <v>49729</v>
+        <v>49693</v>
       </c>
       <c r="B58" t="s">
         <v>86</v>
       </c>
       <c r="C58" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
       <c r="G58" t="s">
         <v>18</v>
       </c>
       <c r="H58" t="s">
         <v>29</v>
       </c>
       <c r="I58" t="s">
         <v>19</v>
       </c>
       <c r="J58" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="K58" t="s">
         <v>33</v>
       </c>
       <c r="L58" t="s">
         <v>86</v>
       </c>
       <c r="M58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>48850</v>
       </c>
       <c r="B59" t="s">
         <v>87</v>
       </c>
       <c r="C59" t="s">
         <v>14</v>
       </c>
       <c r="D59" t="s">
         <v>15</v>
       </c>
       <c r="E59" t="s">