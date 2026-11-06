--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="114">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -64,51 +64,51 @@
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>Boing (French)</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t>HBO EUROPE, S.R.O.</t>
   </si>
   <si>
-    <t>Warner Bros. Discovery (WBD)</t>
+    <t>Skydance Corporation</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>France, Belgium (CFB), Luxembourg, Monaco, Switzerland</t>
   </si>
   <si>
     <t>Several countries</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>CZ - Rada pro rozhlasové a televizní vysílání (RRTV)</t>
   </si>
   <si>
     <t>Boing French</t>
   </si>
   <si>
     <t>Boomerang (French)</t>
   </si>
   <si>
     <t>Boomerang French</t>
   </si>
@@ -137,62 +137,50 @@
     <t>Boomerang (Nordic)</t>
   </si>
   <si>
     <t>Sweden, Finland, Norway, Denmark, Iceland</t>
   </si>
   <si>
     <t>Boomerag Nordic</t>
   </si>
   <si>
     <t>Boomerang (Pan-European)</t>
   </si>
   <si>
     <t>Pan-European</t>
   </si>
   <si>
     <t>Boomerang Benelux CEE GAS</t>
   </si>
   <si>
     <t>Boomerang (Portuguese)</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Boomerang Portuguese</t>
-  </si>
-[...10 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Cartoonito (Ireland)</t>
   </si>
   <si>
     <t>Cartoonito Eire</t>
   </si>
   <si>
     <t>Cartoon Network (Central Eastern Europe)</t>
   </si>
   <si>
     <t>Czechia, Hungary, Romania, Slovak Republic, Moldova</t>
   </si>
   <si>
     <t>Cartoon Network CEE</t>
   </si>
   <si>
     <t>Cartoon Network (Dutch)</t>
   </si>
   <si>
     <t>Netherlands, Belgium (VLG), Luxembourg</t>
   </si>
   <si>
     <t>Cartoon Network Dutch</t>
   </si>
@@ -474,51 +462,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 15:14</a:t>
+            <a:t>11/06/2026 19:01</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: HBO EUROPE, S.R.O.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -788,51 +776,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1124,1190 +1112,1152 @@
       </c>
       <c r="G8" t="s">
         <v>18</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>31</v>
       </c>
       <c r="J8" t="s">
         <v>21</v>
       </c>
       <c r="K8" t="s">
         <v>22</v>
       </c>
       <c r="L8" t="s">
         <v>41</v>
       </c>
       <c r="M8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
-        <v>48300</v>
+        <v>42083</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J9" t="s">
         <v>21</v>
       </c>
       <c r="K9" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>43</v>
+      </c>
+      <c r="M9" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
-        <v>42083</v>
+        <v>30108</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J10" t="s">
         <v>21</v>
       </c>
       <c r="K10" t="s">
         <v>22</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
-        <v>30108</v>
+        <v>647</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>20</v>
       </c>
       <c r="J11" t="s">
         <v>21</v>
       </c>
       <c r="K11" t="s">
         <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
-        <v>647</v>
+        <v>438</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="I12" t="s">
         <v>20</v>
       </c>
       <c r="J12" t="s">
         <v>21</v>
       </c>
       <c r="K12" t="s">
         <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
-        <v>438</v>
+        <v>42082</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>22</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
-        <v>42082</v>
+        <v>698</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I14" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>22</v>
       </c>
       <c r="L14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
-        <v>698</v>
+        <v>44817</v>
       </c>
       <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>59</v>
       </c>
       <c r="I15" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
-        <v>44817</v>
+        <v>608</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="I16" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
         <v>22</v>
       </c>
       <c r="L16" t="s">
         <v>61</v>
       </c>
       <c r="M16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
-        <v>608</v>
+        <v>658</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17" t="s">
         <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="I17" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
         <v>22</v>
       </c>
       <c r="L17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
-        <v>658</v>
+        <v>28764</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
         <v>31</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
         <v>22</v>
       </c>
       <c r="L18" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
-        <v>28764</v>
+        <v>685</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>14</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I19" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
-        <v>685</v>
+        <v>36751</v>
       </c>
       <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
         <v>71</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I20" t="s">
         <v>20</v>
       </c>
       <c r="J20" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="K20" t="s">
         <v>22</v>
       </c>
       <c r="L20" t="s">
         <v>73</v>
       </c>
       <c r="M20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
-        <v>36751</v>
+        <v>42070</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="I21" t="s">
         <v>20</v>
       </c>
       <c r="J21" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K21" t="s">
         <v>22</v>
       </c>
       <c r="L21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="M21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
-        <v>42070</v>
+        <v>43544</v>
       </c>
       <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" t="s">
+        <v>63</v>
+      </c>
+      <c r="I22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" t="s">
+        <v>77</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
         <v>78</v>
-      </c>
-[...28 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
-        <v>43544</v>
+        <v>7575</v>
       </c>
       <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" t="s">
         <v>80</v>
       </c>
-      <c r="C23" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I23" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J23" t="s">
+        <v>72</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
-        <v>7575</v>
+        <v>7577</v>
       </c>
       <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I24" t="s">
         <v>20</v>
       </c>
       <c r="J24" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K24" t="s">
         <v>22</v>
       </c>
       <c r="L24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
-        <v>7577</v>
+        <v>2070</v>
       </c>
       <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" t="s">
+        <v>63</v>
+      </c>
+      <c r="I25" t="s">
+        <v>31</v>
+      </c>
+      <c r="J25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
         <v>86</v>
-      </c>
-[...28 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
-        <v>2070</v>
+        <v>7572</v>
       </c>
       <c r="B26" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" t="s">
+        <v>88</v>
+      </c>
+      <c r="I26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" t="s">
+        <v>72</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
         <v>89</v>
-      </c>
-[...28 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
-        <v>7572</v>
+        <v>7573</v>
       </c>
       <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I27" t="s">
         <v>20</v>
       </c>
       <c r="J27" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K27" t="s">
         <v>22</v>
       </c>
       <c r="L27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
-        <v>7573</v>
+        <v>6418</v>
       </c>
       <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" t="s">
+        <v>63</v>
+      </c>
+      <c r="I28" t="s">
+        <v>31</v>
+      </c>
+      <c r="J28" t="s">
+        <v>72</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
         <v>94</v>
-      </c>
-[...28 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
-        <v>6418</v>
+        <v>7569</v>
       </c>
       <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" t="s">
+        <v>96</v>
+      </c>
+      <c r="I29" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" t="s">
+        <v>72</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
         <v>97</v>
-      </c>
-[...28 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
-        <v>7569</v>
+        <v>4106</v>
       </c>
       <c r="B30" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" t="s">
         <v>99</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I30" t="s">
         <v>20</v>
       </c>
       <c r="J30" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K30" t="s">
         <v>22</v>
       </c>
       <c r="L30" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
-        <v>4106</v>
+        <v>2084</v>
       </c>
       <c r="B31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I31" t="s">
         <v>20</v>
       </c>
       <c r="J31" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K31" t="s">
         <v>22</v>
       </c>
       <c r="L31" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="M31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
-        <v>2084</v>
+        <v>2270</v>
       </c>
       <c r="B32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" t="s">
         <v>105</v>
       </c>
-      <c r="C32" t="s">
-[...14 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J32" t="s">
+        <v>72</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
-        <v>2270</v>
+        <v>2063</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C33" t="s">
         <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="I33" t="s">
         <v>31</v>
       </c>
       <c r="J33" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K33" t="s">
         <v>22</v>
       </c>
       <c r="L33" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
-        <v>2063</v>
+        <v>5487</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C34" t="s">
         <v>14</v>
       </c>
       <c r="D34" t="s">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I34" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J34" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K34" t="s">
         <v>22</v>
       </c>
       <c r="L34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="M34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
-        <v>5487</v>
+        <v>48823</v>
       </c>
       <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>31</v>
+      </c>
+      <c r="J35" t="s">
+        <v>112</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
         <v>113</v>
       </c>
-      <c r="C35" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M35" t="s">
-        <v>15</v>
-[...39 lines deleted...]
-      <c r="M36" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>