--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -183,51 +183,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 21:09</a:t>
+            <a:t>11/06/2026 19:07</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: UTE CANAL 7 GRAN CANARIA TELEVISION</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>