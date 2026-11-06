--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2635" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2624" uniqueCount="446">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -313,51 +313,51 @@
   <si>
     <t>CNBC (UK) Limited</t>
   </si>
   <si>
     <t>News / Business</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM), IT - Autorità per le Garanzie nelle Comunicazioni (AGCOM)</t>
   </si>
   <si>
     <t>CNBC</t>
   </si>
   <si>
     <t>CNBC Pro (Europe stream)</t>
   </si>
   <si>
     <t>CNBC (UK)</t>
   </si>
   <si>
     <t>Comedy Central</t>
   </si>
   <si>
     <t>PARAMOUNT UK PARTNERSHIP</t>
   </si>
   <si>
-    <t>COMCAST CORPORATION , Paramount Skydance Corporation</t>
+    <t>COMCAST CORPORATION , Skydance Corporation</t>
   </si>
   <si>
     <t>Comedy Central Extra (UK)</t>
   </si>
   <si>
     <t>Comedy Central Extra</t>
   </si>
   <si>
     <t>Comedy Central (UK)</t>
   </si>
   <si>
     <t>Crime and Investigation</t>
   </si>
   <si>
     <t>Deal Masters</t>
   </si>
   <si>
     <t>Diva (Balkans)</t>
   </si>
   <si>
     <t>Croatia, Montenegro, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>DIVA (Balcanes)</t>
   </si>
@@ -955,50 +955,56 @@
   <si>
     <t xml:space="preserve">Sky One </t>
   </si>
   <si>
     <t>Sky One</t>
   </si>
   <si>
     <t>Sky Österreich (TikTok)</t>
   </si>
   <si>
     <t>Sky Österreich (YouTube)</t>
   </si>
   <si>
     <t>Sky Primafila</t>
   </si>
   <si>
     <t>Sky Pub Feed</t>
   </si>
   <si>
     <t>Pub Feed</t>
   </si>
   <si>
     <t>Sky Sci-FI</t>
   </si>
   <si>
+    <t>Sky Sci-Fi (German)</t>
+  </si>
+  <si>
+    <t>Sky Sci-Fi</t>
+  </si>
+  <si>
     <t>Sky Series</t>
   </si>
   <si>
     <t>SKY SERIE</t>
   </si>
   <si>
     <t>Sky Showcase (Virgin)</t>
   </si>
   <si>
     <t>SkyShowtime</t>
   </si>
   <si>
     <t>SkyShowtime Limited</t>
   </si>
   <si>
     <t>Netherlands, Portugal, Denmark, Finland, Norway, Sweden, Bosnia and Herzegovina, Bulgaria, Croatia, Montenegro, Republic of Serbia, Slovenia, Albania, Czechia, Hungary, North Macedonia, Poland, Romania, Slovak Republic, Spain, Andorra</t>
   </si>
   <si>
     <t>NL - Commissariaat voor de Media (CVDM)</t>
   </si>
   <si>
     <t>SkyShowtime 1</t>
   </si>
   <si>
     <t>SkyShowtime Nordics AB</t>
@@ -1294,90 +1300,72 @@
   <si>
     <t>Sky Witness</t>
   </si>
   <si>
     <t>Soccer AM</t>
   </si>
   <si>
     <t>Soccer AM Music</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
     <t>Syfy</t>
   </si>
   <si>
     <t>SCI FI Channel Europe LLC</t>
   </si>
   <si>
     <t>Syfy (Belgium CFB)</t>
   </si>
   <si>
     <t>SYFY (Bélgica)</t>
   </si>
   <si>
-    <t>Syfy (German)</t>
-[...4 lines deleted...]
-  <si>
     <t>Syfy (Portugal)</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>SYFY (Portugal)</t>
   </si>
   <si>
     <t>Syfy (Spain)</t>
   </si>
   <si>
     <t>SYFY (España)</t>
   </si>
   <si>
     <t>TV8 (Italia)</t>
   </si>
   <si>
     <t>NUOVA SOCIETA' TELEVISIVA ITALIANA S.R.L.</t>
   </si>
   <si>
     <t>tv8</t>
-  </si>
-[...10 lines deleted...]
-    <t>Spain, France</t>
   </si>
   <si>
     <t>Universal Channel (Deutschland)</t>
   </si>
   <si>
     <t>Universal TV (Deutschland)</t>
   </si>
   <si>
     <t>VYB</t>
   </si>
   <si>
     <t>World War TV</t>
   </si>
   <si>
     <t>Xumo Play</t>
   </si>
   <si>
     <t>Xumo</t>
   </si>
   <si>
     <t>COMCAST CORPORATION , Charter Communications</t>
   </si>
   <si>
     <t>Youtube Channel Sky Sport Österreich</t>
   </si>
@@ -1470,51 +1458,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:03</a:t>
+            <a:t>11/06/2026 18:02</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: COMCAST CORPORATION</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1784,51 +1772,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M226"/>
+  <dimension ref="A1:M225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -7514,2961 +7502,2961 @@
       </c>
       <c r="G143" t="s">
         <v>18</v>
       </c>
       <c r="H143" t="s">
         <v>19</v>
       </c>
       <c r="I143" t="s">
         <v>20</v>
       </c>
       <c r="J143" t="s">
         <v>27</v>
       </c>
       <c r="K143" t="s">
         <v>80</v>
       </c>
       <c r="L143" t="s">
         <v>313</v>
       </c>
       <c r="M143" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
-        <v>47034</v>
+        <v>1864</v>
       </c>
       <c r="B144" t="s">
         <v>314</v>
       </c>
       <c r="C144" t="s">
         <v>30</v>
       </c>
       <c r="D144" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="E144" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="F144" t="s">
         <v>17</v>
       </c>
       <c r="G144" t="s">
         <v>18</v>
       </c>
       <c r="H144" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="I144" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J144" t="s">
         <v>27</v>
       </c>
       <c r="K144" t="s">
-        <v>226</v>
+        <v>39</v>
       </c>
       <c r="L144" t="s">
         <v>315</v>
       </c>
       <c r="M144" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
-        <v>47514</v>
+        <v>47034</v>
       </c>
       <c r="B145" t="s">
         <v>316</v>
       </c>
       <c r="C145" t="s">
         <v>30</v>
       </c>
       <c r="D145" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="E145" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="F145" t="s">
         <v>17</v>
       </c>
       <c r="G145" t="s">
         <v>18</v>
       </c>
       <c r="H145" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="I145" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J145" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K145" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="L145" t="s">
-        <v>316</v>
+        <v>317</v>
+      </c>
+      <c r="M145" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
-        <v>46755</v>
+        <v>47514</v>
       </c>
       <c r="B146" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C146" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D146" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="F146" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="G146" t="s">
         <v>18</v>
       </c>
       <c r="H146" t="s">
-        <v>319</v>
+        <v>19</v>
       </c>
       <c r="I146" t="s">
         <v>20</v>
       </c>
       <c r="J146" t="s">
         <v>60</v>
       </c>
       <c r="K146" t="s">
-        <v>320</v>
+        <v>22</v>
       </c>
       <c r="L146" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>318</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
-        <v>46257</v>
+        <v>46755</v>
       </c>
       <c r="B147" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C147" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D147" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
       <c r="E147" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F147" t="s">
         <v>100</v>
       </c>
       <c r="G147" t="s">
         <v>18</v>
       </c>
       <c r="H147" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="I147" t="s">
         <v>20</v>
       </c>
       <c r="J147" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K147" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="L147" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="M147" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
-        <v>46256</v>
+        <v>46257</v>
       </c>
       <c r="B148" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C148" t="s">
         <v>30</v>
       </c>
       <c r="D148" t="s">
         <v>190</v>
       </c>
       <c r="E148" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F148" t="s">
         <v>100</v>
       </c>
       <c r="G148" t="s">
         <v>18</v>
       </c>
       <c r="H148" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I148" t="s">
         <v>20</v>
       </c>
       <c r="J148" t="s">
         <v>27</v>
       </c>
       <c r="K148" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="L148" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="M148" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
-        <v>39465</v>
+        <v>46256</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" t="s">
         <v>30</v>
       </c>
       <c r="D149" t="s">
-        <v>86</v>
+        <v>190</v>
       </c>
       <c r="E149" t="s">
-        <v>87</v>
+        <v>324</v>
       </c>
       <c r="F149" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="G149" t="s">
         <v>18</v>
       </c>
       <c r="H149" t="s">
-        <v>86</v>
+        <v>328</v>
       </c>
       <c r="I149" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J149" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
       <c r="K149" t="s">
-        <v>226</v>
+        <v>326</v>
       </c>
       <c r="L149" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="M149" t="s">
-        <v>86</v>
+        <v>190</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
-        <v>6669</v>
+        <v>39465</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" t="s">
         <v>30</v>
       </c>
       <c r="D150" t="s">
         <v>86</v>
       </c>
       <c r="E150" t="s">
         <v>87</v>
       </c>
       <c r="F150" t="s">
         <v>17</v>
       </c>
       <c r="G150" t="s">
         <v>18</v>
       </c>
       <c r="H150" t="s">
         <v>86</v>
       </c>
       <c r="I150" t="s">
         <v>26</v>
       </c>
       <c r="J150" t="s">
         <v>152</v>
       </c>
       <c r="K150" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="L150" t="s">
-        <v>224</v>
+        <v>330</v>
+      </c>
+      <c r="M150" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
-        <v>47043</v>
+        <v>6669</v>
       </c>
       <c r="B151" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C151" t="s">
         <v>30</v>
       </c>
       <c r="D151" t="s">
         <v>86</v>
       </c>
       <c r="E151" t="s">
         <v>87</v>
       </c>
       <c r="F151" t="s">
         <v>17</v>
       </c>
       <c r="G151" t="s">
         <v>18</v>
       </c>
       <c r="H151" t="s">
         <v>86</v>
       </c>
       <c r="I151" t="s">
         <v>26</v>
       </c>
       <c r="J151" t="s">
         <v>152</v>
       </c>
       <c r="K151" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="L151" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>224</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
-        <v>2763</v>
+        <v>47043</v>
       </c>
       <c r="B152" t="s">
         <v>332</v>
       </c>
       <c r="C152" t="s">
         <v>30</v>
       </c>
       <c r="D152" t="s">
         <v>86</v>
       </c>
       <c r="E152" t="s">
         <v>87</v>
       </c>
       <c r="F152" t="s">
         <v>17</v>
       </c>
       <c r="G152" t="s">
         <v>18</v>
       </c>
       <c r="H152" t="s">
         <v>86</v>
       </c>
       <c r="I152" t="s">
         <v>26</v>
       </c>
       <c r="J152" t="s">
         <v>152</v>
       </c>
       <c r="K152" t="s">
         <v>226</v>
       </c>
       <c r="L152" t="s">
         <v>333</v>
       </c>
       <c r="M152" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
-        <v>1047</v>
+        <v>2763</v>
       </c>
       <c r="B153" t="s">
         <v>334</v>
       </c>
       <c r="C153" t="s">
         <v>30</v>
       </c>
       <c r="D153" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="E153" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="F153" t="s">
         <v>17</v>
       </c>
       <c r="G153" t="s">
         <v>18</v>
       </c>
       <c r="H153" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="I153" t="s">
         <v>26</v>
       </c>
       <c r="J153" t="s">
         <v>152</v>
       </c>
       <c r="K153" t="s">
-        <v>53</v>
+        <v>226</v>
       </c>
       <c r="L153" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="M153" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
-        <v>42650</v>
+        <v>1047</v>
       </c>
       <c r="B154" t="s">
         <v>336</v>
       </c>
       <c r="C154" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D154" t="s">
         <v>50</v>
       </c>
       <c r="E154" t="s">
-        <v>51</v>
+        <v>337</v>
       </c>
       <c r="F154" t="s">
         <v>17</v>
       </c>
       <c r="G154" t="s">
         <v>18</v>
       </c>
       <c r="H154" t="s">
         <v>50</v>
       </c>
       <c r="I154" t="s">
         <v>26</v>
       </c>
       <c r="J154" t="s">
         <v>152</v>
       </c>
       <c r="K154" t="s">
         <v>53</v>
       </c>
       <c r="L154" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M154" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
-        <v>45404</v>
+        <v>42650</v>
       </c>
       <c r="B155" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C155" t="s">
         <v>14</v>
       </c>
       <c r="D155" t="s">
         <v>50</v>
       </c>
       <c r="E155" t="s">
         <v>51</v>
       </c>
       <c r="F155" t="s">
         <v>17</v>
       </c>
       <c r="G155" t="s">
         <v>18</v>
       </c>
       <c r="H155" t="s">
         <v>50</v>
       </c>
       <c r="I155" t="s">
         <v>26</v>
       </c>
       <c r="J155" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="K155" t="s">
         <v>53</v>
       </c>
       <c r="L155" t="s">
         <v>338</v>
       </c>
       <c r="M155" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
-        <v>42318</v>
+        <v>45404</v>
       </c>
       <c r="B156" t="s">
         <v>339</v>
       </c>
       <c r="C156" t="s">
         <v>14</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156" t="s">
         <v>51</v>
       </c>
       <c r="F156" t="s">
         <v>17</v>
       </c>
       <c r="G156" t="s">
         <v>18</v>
       </c>
       <c r="H156" t="s">
         <v>50</v>
       </c>
       <c r="I156" t="s">
         <v>26</v>
       </c>
       <c r="J156" t="s">
         <v>52</v>
       </c>
       <c r="K156" t="s">
         <v>53</v>
       </c>
       <c r="L156" t="s">
         <v>340</v>
       </c>
       <c r="M156" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
-        <v>45406</v>
+        <v>42318</v>
       </c>
       <c r="B157" t="s">
         <v>341</v>
       </c>
       <c r="C157" t="s">
         <v>14</v>
       </c>
       <c r="D157" t="s">
         <v>50</v>
       </c>
       <c r="E157" t="s">
         <v>51</v>
       </c>
       <c r="F157" t="s">
         <v>17</v>
       </c>
       <c r="G157" t="s">
         <v>18</v>
       </c>
       <c r="H157" t="s">
         <v>50</v>
       </c>
       <c r="I157" t="s">
         <v>26</v>
       </c>
       <c r="J157" t="s">
         <v>52</v>
       </c>
       <c r="K157" t="s">
         <v>53</v>
       </c>
       <c r="L157" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M157" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
-        <v>49123</v>
+        <v>45406</v>
       </c>
       <c r="B158" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C158" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D158" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="E158" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
       <c r="G158" t="s">
         <v>18</v>
       </c>
       <c r="H158" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="I158" t="s">
         <v>26</v>
       </c>
       <c r="J158" t="s">
-        <v>160</v>
+        <v>52</v>
       </c>
       <c r="K158" t="s">
-        <v>226</v>
+        <v>53</v>
       </c>
       <c r="L158" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M158" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
-        <v>51008</v>
+        <v>49123</v>
       </c>
       <c r="B159" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C159" t="s">
         <v>30</v>
       </c>
       <c r="D159" t="s">
         <v>86</v>
       </c>
       <c r="E159" t="s">
         <v>87</v>
       </c>
       <c r="F159" t="s">
         <v>17</v>
       </c>
       <c r="G159" t="s">
         <v>18</v>
       </c>
       <c r="H159" t="s">
         <v>86</v>
       </c>
       <c r="I159" t="s">
         <v>26</v>
       </c>
       <c r="J159" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="K159" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="L159" t="s">
-        <v>224</v>
+        <v>344</v>
+      </c>
+      <c r="M159" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
-        <v>49918</v>
+        <v>51008</v>
       </c>
       <c r="B160" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C160" t="s">
         <v>30</v>
       </c>
       <c r="D160" t="s">
         <v>86</v>
       </c>
       <c r="E160" t="s">
         <v>87</v>
       </c>
       <c r="F160" t="s">
         <v>17</v>
       </c>
       <c r="G160" t="s">
         <v>18</v>
       </c>
       <c r="H160" t="s">
         <v>86</v>
       </c>
       <c r="I160" t="s">
         <v>26</v>
       </c>
       <c r="J160" t="s">
         <v>152</v>
       </c>
       <c r="K160" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="L160" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>224</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
-        <v>45988</v>
+        <v>49918</v>
       </c>
       <c r="B161" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C161" t="s">
         <v>30</v>
       </c>
       <c r="D161" t="s">
         <v>86</v>
       </c>
       <c r="E161" t="s">
         <v>87</v>
       </c>
       <c r="F161" t="s">
         <v>17</v>
       </c>
       <c r="G161" t="s">
         <v>18</v>
       </c>
       <c r="H161" t="s">
         <v>86</v>
       </c>
       <c r="I161" t="s">
         <v>26</v>
       </c>
       <c r="J161" t="s">
         <v>152</v>
       </c>
       <c r="K161" t="s">
-        <v>88</v>
+        <v>226</v>
       </c>
       <c r="L161" t="s">
         <v>346</v>
       </c>
       <c r="M161" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
-        <v>16810</v>
+        <v>45988</v>
       </c>
       <c r="B162" t="s">
         <v>347</v>
       </c>
       <c r="C162" t="s">
         <v>30</v>
       </c>
       <c r="D162" t="s">
         <v>86</v>
       </c>
       <c r="E162" t="s">
         <v>87</v>
       </c>
       <c r="F162" t="s">
         <v>17</v>
       </c>
       <c r="G162" t="s">
         <v>18</v>
       </c>
       <c r="H162" t="s">
         <v>86</v>
       </c>
       <c r="I162" t="s">
         <v>26</v>
       </c>
       <c r="J162" t="s">
         <v>152</v>
       </c>
       <c r="K162" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="L162" t="s">
         <v>348</v>
       </c>
       <c r="M162" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
-        <v>47044</v>
+        <v>16810</v>
       </c>
       <c r="B163" t="s">
         <v>349</v>
       </c>
       <c r="C163" t="s">
         <v>30</v>
       </c>
       <c r="D163" t="s">
         <v>86</v>
       </c>
       <c r="E163" t="s">
         <v>87</v>
       </c>
       <c r="F163" t="s">
         <v>17</v>
       </c>
       <c r="G163" t="s">
         <v>18</v>
       </c>
       <c r="H163" t="s">
         <v>86</v>
       </c>
       <c r="I163" t="s">
         <v>26</v>
       </c>
       <c r="J163" t="s">
         <v>152</v>
       </c>
       <c r="K163" t="s">
         <v>226</v>
       </c>
       <c r="L163" t="s">
         <v>350</v>
       </c>
       <c r="M163" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
-        <v>51007</v>
+        <v>47044</v>
       </c>
       <c r="B164" t="s">
         <v>351</v>
       </c>
       <c r="C164" t="s">
         <v>30</v>
       </c>
       <c r="D164" t="s">
         <v>86</v>
       </c>
       <c r="E164" t="s">
         <v>87</v>
       </c>
       <c r="F164" t="s">
         <v>17</v>
       </c>
       <c r="G164" t="s">
         <v>18</v>
       </c>
       <c r="H164" t="s">
         <v>86</v>
       </c>
       <c r="I164" t="s">
         <v>26</v>
       </c>
       <c r="J164" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="K164" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="L164" t="s">
-        <v>224</v>
+        <v>352</v>
+      </c>
+      <c r="M164" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
-        <v>48218</v>
+        <v>51007</v>
       </c>
       <c r="B165" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C165" t="s">
         <v>30</v>
       </c>
       <c r="D165" t="s">
         <v>86</v>
       </c>
       <c r="E165" t="s">
         <v>87</v>
       </c>
       <c r="F165" t="s">
         <v>17</v>
       </c>
       <c r="G165" t="s">
         <v>18</v>
       </c>
       <c r="H165" t="s">
         <v>86</v>
       </c>
       <c r="I165" t="s">
         <v>26</v>
       </c>
       <c r="J165" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="K165" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="L165" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>224</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
-        <v>45987</v>
+        <v>48218</v>
       </c>
       <c r="B166" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C166" t="s">
         <v>30</v>
       </c>
       <c r="D166" t="s">
         <v>86</v>
       </c>
       <c r="E166" t="s">
         <v>87</v>
       </c>
       <c r="F166" t="s">
         <v>17</v>
       </c>
       <c r="G166" t="s">
         <v>18</v>
       </c>
       <c r="H166" t="s">
         <v>86</v>
       </c>
       <c r="I166" t="s">
         <v>26</v>
       </c>
       <c r="J166" t="s">
         <v>152</v>
       </c>
       <c r="K166" t="s">
         <v>226</v>
       </c>
       <c r="L166" t="s">
         <v>354</v>
       </c>
       <c r="M166" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
-        <v>16811</v>
+        <v>45987</v>
       </c>
       <c r="B167" t="s">
         <v>355</v>
       </c>
       <c r="C167" t="s">
         <v>30</v>
       </c>
       <c r="D167" t="s">
         <v>86</v>
       </c>
       <c r="E167" t="s">
         <v>87</v>
       </c>
       <c r="F167" t="s">
         <v>17</v>
       </c>
       <c r="G167" t="s">
         <v>18</v>
       </c>
       <c r="H167" t="s">
         <v>86</v>
       </c>
       <c r="I167" t="s">
         <v>26</v>
       </c>
       <c r="J167" t="s">
         <v>152</v>
       </c>
       <c r="K167" t="s">
         <v>226</v>
       </c>
       <c r="L167" t="s">
         <v>356</v>
       </c>
       <c r="M167" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
-        <v>16316</v>
+        <v>16811</v>
       </c>
       <c r="B168" t="s">
         <v>357</v>
       </c>
       <c r="C168" t="s">
         <v>30</v>
       </c>
       <c r="D168" t="s">
         <v>86</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
       <c r="F168" t="s">
         <v>17</v>
       </c>
       <c r="G168" t="s">
         <v>18</v>
       </c>
       <c r="H168" t="s">
         <v>86</v>
       </c>
       <c r="I168" t="s">
         <v>26</v>
       </c>
       <c r="J168" t="s">
         <v>152</v>
       </c>
       <c r="K168" t="s">
         <v>226</v>
       </c>
       <c r="L168" t="s">
         <v>358</v>
       </c>
       <c r="M168" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
-        <v>47306</v>
+        <v>16316</v>
       </c>
       <c r="B169" t="s">
         <v>359</v>
       </c>
       <c r="C169" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D169" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="E169" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="F169" t="s">
         <v>17</v>
       </c>
       <c r="G169" t="s">
         <v>18</v>
       </c>
       <c r="H169" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="I169" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J169" t="s">
         <v>152</v>
       </c>
       <c r="K169" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="L169" t="s">
-        <v>359</v>
+        <v>360</v>
+      </c>
+      <c r="M169" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
-        <v>487</v>
+        <v>47306</v>
       </c>
       <c r="B170" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C170" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D170" t="s">
         <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
         <v>17</v>
       </c>
       <c r="G170" t="s">
         <v>18</v>
       </c>
       <c r="H170" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I170" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J170" t="s">
         <v>152</v>
       </c>
       <c r="K170" t="s">
         <v>22</v>
       </c>
       <c r="L170" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="B171" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C171" t="s">
         <v>30</v>
       </c>
       <c r="D171" t="s">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>16</v>
       </c>
       <c r="F171" t="s">
         <v>17</v>
       </c>
       <c r="G171" t="s">
         <v>18</v>
       </c>
       <c r="H171" t="s">
         <v>15</v>
       </c>
       <c r="I171" t="s">
         <v>26</v>
       </c>
       <c r="J171" t="s">
         <v>152</v>
       </c>
       <c r="K171" t="s">
         <v>22</v>
       </c>
       <c r="L171" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
-        <v>30510</v>
+        <v>468</v>
       </c>
       <c r="B172" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C172" t="s">
         <v>30</v>
       </c>
       <c r="D172" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>17</v>
       </c>
       <c r="G172" t="s">
         <v>18</v>
       </c>
       <c r="H172" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I172" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J172" t="s">
         <v>152</v>
       </c>
       <c r="K172" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="L172" t="s">
         <v>363</v>
       </c>
-      <c r="M172" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
-        <v>36359</v>
+        <v>30510</v>
       </c>
       <c r="B173" t="s">
         <v>364</v>
       </c>
       <c r="C173" t="s">
         <v>30</v>
       </c>
       <c r="D173" t="s">
         <v>79</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>17</v>
       </c>
       <c r="G173" t="s">
         <v>18</v>
       </c>
       <c r="H173" t="s">
         <v>19</v>
       </c>
       <c r="I173" t="s">
         <v>20</v>
       </c>
       <c r="J173" t="s">
         <v>152</v>
       </c>
       <c r="K173" t="s">
         <v>80</v>
       </c>
       <c r="L173" t="s">
         <v>365</v>
       </c>
       <c r="M173" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
-        <v>47305</v>
+        <v>36359</v>
       </c>
       <c r="B174" t="s">
         <v>366</v>
       </c>
       <c r="C174" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D174" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>17</v>
       </c>
       <c r="G174" t="s">
         <v>18</v>
       </c>
       <c r="H174" t="s">
         <v>19</v>
       </c>
       <c r="I174" t="s">
         <v>20</v>
       </c>
       <c r="J174" t="s">
         <v>152</v>
       </c>
       <c r="K174" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L174" t="s">
-        <v>366</v>
+        <v>367</v>
+      </c>
+      <c r="M174" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
-        <v>16948</v>
+        <v>47305</v>
       </c>
       <c r="B175" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C175" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D175" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>16</v>
       </c>
       <c r="F175" t="s">
         <v>17</v>
       </c>
       <c r="G175" t="s">
         <v>18</v>
       </c>
       <c r="H175" t="s">
         <v>19</v>
       </c>
       <c r="I175" t="s">
         <v>20</v>
       </c>
       <c r="J175" t="s">
         <v>152</v>
       </c>
       <c r="K175" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="L175" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>368</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
-        <v>50027</v>
+        <v>16948</v>
       </c>
       <c r="B176" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C176" t="s">
         <v>30</v>
       </c>
       <c r="D176" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E176" t="s">
         <v>16</v>
       </c>
       <c r="F176" t="s">
         <v>17</v>
       </c>
       <c r="G176" t="s">
         <v>18</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I176" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J176" t="s">
         <v>152</v>
       </c>
       <c r="K176" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L176" t="s">
-        <v>368</v>
+        <v>369</v>
+      </c>
+      <c r="M176" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
-        <v>47299</v>
+        <v>50027</v>
       </c>
       <c r="B177" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C177" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D177" t="s">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>17</v>
       </c>
       <c r="G177" t="s">
         <v>18</v>
       </c>
       <c r="H177" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I177" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J177" t="s">
         <v>152</v>
       </c>
       <c r="K177" t="s">
         <v>22</v>
       </c>
       <c r="L177" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
         <v>30508</v>
       </c>
       <c r="B178" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C178" t="s">
         <v>30</v>
       </c>
       <c r="D178" t="s">
         <v>79</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>17</v>
       </c>
       <c r="G178" t="s">
         <v>18</v>
       </c>
       <c r="H178" t="s">
         <v>19</v>
       </c>
       <c r="I178" t="s">
         <v>20</v>
       </c>
       <c r="J178" t="s">
         <v>152</v>
       </c>
       <c r="K178" t="s">
         <v>80</v>
       </c>
       <c r="L178" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="M178" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
-        <v>36351</v>
+        <v>47299</v>
       </c>
       <c r="B179" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C179" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D179" t="s">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>17</v>
       </c>
       <c r="G179" t="s">
         <v>18</v>
       </c>
       <c r="H179" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I179" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J179" t="s">
         <v>152</v>
       </c>
       <c r="K179" t="s">
         <v>22</v>
       </c>
       <c r="L179" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
-        <v>47303</v>
+        <v>36351</v>
       </c>
       <c r="B180" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C180" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D180" t="s">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
         <v>17</v>
       </c>
       <c r="G180" t="s">
         <v>18</v>
       </c>
       <c r="H180" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I180" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J180" t="s">
         <v>152</v>
       </c>
       <c r="K180" t="s">
         <v>22</v>
       </c>
       <c r="L180" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
-        <v>11594</v>
+        <v>47303</v>
       </c>
       <c r="B181" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C181" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D181" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
       <c r="F181" t="s">
         <v>17</v>
       </c>
       <c r="G181" t="s">
         <v>18</v>
       </c>
       <c r="H181" t="s">
         <v>19</v>
       </c>
       <c r="I181" t="s">
         <v>20</v>
       </c>
       <c r="J181" t="s">
         <v>152</v>
       </c>
       <c r="K181" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="L181" t="s">
         <v>373</v>
       </c>
-      <c r="M181" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
-        <v>47302</v>
+        <v>11594</v>
       </c>
       <c r="B182" t="s">
         <v>374</v>
       </c>
       <c r="C182" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D182" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>17</v>
       </c>
       <c r="G182" t="s">
         <v>18</v>
       </c>
       <c r="H182" t="s">
         <v>19</v>
       </c>
       <c r="I182" t="s">
         <v>20</v>
       </c>
       <c r="J182" t="s">
         <v>152</v>
       </c>
       <c r="K182" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L182" t="s">
-        <v>374</v>
+        <v>375</v>
+      </c>
+      <c r="M182" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
-        <v>36357</v>
+        <v>47302</v>
       </c>
       <c r="B183" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C183" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D183" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="E183" t="s">
         <v>16</v>
       </c>
       <c r="F183" t="s">
         <v>17</v>
       </c>
       <c r="G183" t="s">
         <v>18</v>
       </c>
       <c r="H183" t="s">
         <v>19</v>
       </c>
       <c r="I183" t="s">
         <v>20</v>
       </c>
       <c r="J183" t="s">
         <v>152</v>
       </c>
       <c r="K183" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="L183" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>376</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
-        <v>47300</v>
+        <v>36357</v>
       </c>
       <c r="B184" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C184" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D184" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>17</v>
       </c>
       <c r="G184" t="s">
         <v>18</v>
       </c>
       <c r="H184" t="s">
         <v>19</v>
       </c>
       <c r="I184" t="s">
         <v>20</v>
       </c>
       <c r="J184" t="s">
         <v>152</v>
       </c>
       <c r="K184" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L184" t="s">
         <v>376</v>
       </c>
+      <c r="M184" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
-        <v>49204</v>
+        <v>47300</v>
       </c>
       <c r="B185" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C185" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D185" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="E185" t="s">
         <v>16</v>
       </c>
       <c r="F185" t="s">
         <v>17</v>
       </c>
       <c r="G185" t="s">
         <v>18</v>
       </c>
       <c r="H185" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="I185" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J185" t="s">
         <v>152</v>
       </c>
       <c r="K185" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="L185" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>378</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
-        <v>30509</v>
+        <v>49204</v>
       </c>
       <c r="B186" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C186" t="s">
         <v>30</v>
       </c>
       <c r="D186" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
       <c r="G186" t="s">
         <v>18</v>
       </c>
       <c r="H186" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="I186" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J186" t="s">
         <v>152</v>
       </c>
       <c r="K186" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="L186" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M186" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
-        <v>30505</v>
+        <v>30509</v>
       </c>
       <c r="B187" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C187" t="s">
         <v>30</v>
       </c>
       <c r="D187" t="s">
         <v>79</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" t="s">
         <v>17</v>
       </c>
       <c r="G187" t="s">
         <v>18</v>
       </c>
       <c r="H187" t="s">
         <v>19</v>
       </c>
       <c r="I187" t="s">
         <v>20</v>
       </c>
       <c r="J187" t="s">
         <v>152</v>
       </c>
       <c r="K187" t="s">
         <v>80</v>
       </c>
       <c r="L187" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="M187" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
-        <v>41490</v>
+        <v>30505</v>
       </c>
       <c r="B188" t="s">
         <v>381</v>
       </c>
       <c r="C188" t="s">
         <v>30</v>
       </c>
       <c r="D188" t="s">
         <v>79</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>17</v>
       </c>
       <c r="G188" t="s">
         <v>18</v>
       </c>
       <c r="H188" t="s">
         <v>19</v>
       </c>
       <c r="I188" t="s">
         <v>20</v>
       </c>
       <c r="J188" t="s">
         <v>152</v>
       </c>
       <c r="K188" t="s">
         <v>80</v>
       </c>
       <c r="L188" t="s">
         <v>382</v>
       </c>
       <c r="M188" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
-        <v>49203</v>
+        <v>41490</v>
       </c>
       <c r="B189" t="s">
         <v>383</v>
       </c>
       <c r="C189" t="s">
         <v>30</v>
       </c>
       <c r="D189" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>17</v>
       </c>
       <c r="G189" t="s">
         <v>18</v>
       </c>
       <c r="H189" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="I189" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J189" t="s">
         <v>152</v>
       </c>
       <c r="K189" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="L189" t="s">
         <v>384</v>
       </c>
       <c r="M189" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
-        <v>30118</v>
+        <v>49203</v>
       </c>
       <c r="B190" t="s">
         <v>385</v>
       </c>
       <c r="C190" t="s">
         <v>30</v>
       </c>
       <c r="D190" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="E190" t="s">
         <v>16</v>
       </c>
       <c r="F190" t="s">
         <v>17</v>
       </c>
       <c r="G190" t="s">
         <v>18</v>
       </c>
       <c r="H190" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="I190" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J190" t="s">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="K190" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="L190" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M190" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
-        <v>47304</v>
+        <v>30118</v>
       </c>
       <c r="B191" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C191" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D191" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>17</v>
       </c>
       <c r="G191" t="s">
         <v>18</v>
       </c>
       <c r="H191" t="s">
         <v>19</v>
       </c>
       <c r="I191" t="s">
         <v>20</v>
       </c>
       <c r="J191" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="K191" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L191" t="s">
-        <v>386</v>
+        <v>387</v>
+      </c>
+      <c r="M191" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
-        <v>49205</v>
+        <v>47304</v>
       </c>
       <c r="B192" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C192" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D192" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>16</v>
       </c>
       <c r="F192" t="s">
         <v>17</v>
       </c>
       <c r="G192" t="s">
         <v>18</v>
       </c>
       <c r="H192" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="I192" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J192" t="s">
         <v>152</v>
       </c>
       <c r="K192" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="L192" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>388</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
-        <v>525</v>
+        <v>49205</v>
       </c>
       <c r="B193" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C193" t="s">
         <v>30</v>
       </c>
       <c r="D193" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="E193" t="s">
         <v>16</v>
       </c>
       <c r="F193" t="s">
         <v>17</v>
       </c>
       <c r="G193" t="s">
         <v>18</v>
       </c>
       <c r="H193" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="I193" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J193" t="s">
         <v>152</v>
       </c>
       <c r="K193" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="L193" t="s">
         <v>389</v>
       </c>
       <c r="M193" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
-        <v>49206</v>
+        <v>525</v>
       </c>
       <c r="B194" t="s">
         <v>390</v>
       </c>
       <c r="C194" t="s">
         <v>30</v>
       </c>
       <c r="D194" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E194" t="s">
         <v>16</v>
       </c>
       <c r="F194" t="s">
         <v>17</v>
       </c>
       <c r="G194" t="s">
         <v>18</v>
       </c>
       <c r="H194" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="I194" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J194" t="s">
         <v>152</v>
       </c>
       <c r="K194" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="L194" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M194" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
-        <v>30506</v>
+        <v>49206</v>
       </c>
       <c r="B195" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C195" t="s">
         <v>30</v>
       </c>
       <c r="D195" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>17</v>
       </c>
       <c r="G195" t="s">
         <v>18</v>
       </c>
       <c r="H195" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="I195" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J195" t="s">
         <v>152</v>
       </c>
       <c r="K195" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="L195" t="s">
         <v>392</v>
       </c>
       <c r="M195" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
-        <v>39324</v>
+        <v>30506</v>
       </c>
       <c r="B196" t="s">
         <v>393</v>
       </c>
       <c r="C196" t="s">
         <v>30</v>
       </c>
       <c r="D196" t="s">
         <v>79</v>
       </c>
       <c r="E196" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F196" t="s">
         <v>17</v>
       </c>
       <c r="G196" t="s">
         <v>18</v>
       </c>
       <c r="H196" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="I196" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J196" t="s">
         <v>152</v>
       </c>
       <c r="K196" t="s">
         <v>80</v>
       </c>
       <c r="L196" t="s">
         <v>394</v>
       </c>
       <c r="M196" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
-        <v>35895</v>
+        <v>39324</v>
       </c>
       <c r="B197" t="s">
         <v>395</v>
       </c>
       <c r="C197" t="s">
         <v>30</v>
       </c>
       <c r="D197" t="s">
         <v>79</v>
       </c>
       <c r="E197" t="s">
         <v>157</v>
       </c>
       <c r="F197" t="s">
         <v>17</v>
       </c>
       <c r="G197" t="s">
         <v>18</v>
       </c>
       <c r="H197" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I197" t="s">
         <v>26</v>
       </c>
       <c r="J197" t="s">
         <v>152</v>
       </c>
       <c r="K197" t="s">
         <v>80</v>
       </c>
       <c r="L197" t="s">
         <v>396</v>
       </c>
       <c r="M197" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
-        <v>47301</v>
+        <v>35895</v>
       </c>
       <c r="B198" t="s">
         <v>397</v>
       </c>
       <c r="C198" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D198" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E198" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="F198" t="s">
         <v>17</v>
       </c>
       <c r="G198" t="s">
         <v>18</v>
       </c>
       <c r="H198" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I198" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J198" t="s">
         <v>152</v>
       </c>
       <c r="K198" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L198" t="s">
-        <v>397</v>
+        <v>398</v>
+      </c>
+      <c r="M198" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
-        <v>50028</v>
+        <v>47301</v>
       </c>
       <c r="B199" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C199" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D199" t="s">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>16</v>
       </c>
       <c r="F199" t="s">
         <v>17</v>
       </c>
       <c r="G199" t="s">
         <v>18</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I199" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J199" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="K199" t="s">
         <v>22</v>
       </c>
       <c r="L199" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
-        <v>48923</v>
+        <v>50028</v>
       </c>
       <c r="B200" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C200" t="s">
         <v>30</v>
       </c>
       <c r="D200" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
       <c r="F200" t="s">
         <v>17</v>
       </c>
       <c r="G200" t="s">
         <v>18</v>
       </c>
       <c r="H200" t="s">
+        <v>15</v>
+      </c>
+      <c r="I200" t="s">
+        <v>26</v>
+      </c>
+      <c r="J200" t="s">
+        <v>160</v>
+      </c>
+      <c r="K200" t="s">
+        <v>22</v>
+      </c>
+      <c r="L200" t="s">
         <v>400</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
-        <v>50026</v>
+        <v>48923</v>
       </c>
       <c r="B201" t="s">
         <v>401</v>
       </c>
       <c r="C201" t="s">
         <v>30</v>
       </c>
       <c r="D201" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E201" t="s">
         <v>16</v>
       </c>
       <c r="F201" t="s">
         <v>17</v>
       </c>
       <c r="G201" t="s">
         <v>18</v>
       </c>
       <c r="H201" t="s">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="I201" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J201" t="s">
         <v>152</v>
       </c>
       <c r="K201" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L201" t="s">
         <v>401</v>
       </c>
+      <c r="M201" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
-        <v>51016</v>
+        <v>50026</v>
       </c>
       <c r="B202" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C202" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D202" t="s">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>16</v>
       </c>
       <c r="F202" t="s">
         <v>17</v>
       </c>
       <c r="G202" t="s">
         <v>18</v>
       </c>
       <c r="H202" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I202" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J202" t="s">
         <v>152</v>
       </c>
       <c r="K202" t="s">
         <v>22</v>
       </c>
       <c r="L202" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
-        <v>47035</v>
+        <v>51016</v>
       </c>
       <c r="B203" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C203" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D203" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="E203" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="F203" t="s">
         <v>17</v>
       </c>
       <c r="G203" t="s">
         <v>18</v>
       </c>
       <c r="H203" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="I203" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J203" t="s">
         <v>152</v>
       </c>
       <c r="K203" t="s">
-        <v>226</v>
+        <v>22</v>
       </c>
       <c r="L203" t="s">
         <v>404</v>
       </c>
-      <c r="M203" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
-        <v>2762</v>
+        <v>47035</v>
       </c>
       <c r="B204" t="s">
         <v>405</v>
       </c>
       <c r="C204" t="s">
         <v>30</v>
       </c>
       <c r="D204" t="s">
         <v>86</v>
       </c>
       <c r="E204" t="s">
         <v>87</v>
       </c>
       <c r="F204" t="s">
         <v>17</v>
       </c>
       <c r="G204" t="s">
         <v>18</v>
       </c>
       <c r="H204" t="s">
         <v>86</v>
       </c>
       <c r="I204" t="s">
         <v>26</v>
       </c>
       <c r="J204" t="s">
         <v>152</v>
       </c>
       <c r="K204" t="s">
-        <v>88</v>
+        <v>226</v>
       </c>
       <c r="L204" t="s">
         <v>406</v>
       </c>
       <c r="M204" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
-        <v>35765</v>
+        <v>2762</v>
       </c>
       <c r="B205" t="s">
         <v>407</v>
       </c>
       <c r="C205" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D205" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="E205" t="s">
+        <v>87</v>
+      </c>
+      <c r="F205" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" t="s">
+        <v>18</v>
+      </c>
+      <c r="H205" t="s">
+        <v>86</v>
+      </c>
+      <c r="I205" t="s">
+        <v>26</v>
+      </c>
+      <c r="J205" t="s">
+        <v>152</v>
+      </c>
+      <c r="K205" t="s">
+        <v>88</v>
+      </c>
+      <c r="L205" t="s">
         <v>408</v>
       </c>
-      <c r="F205" t="s">
-[...18 lines deleted...]
-        <v>224</v>
+      <c r="M205" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
-        <v>32197</v>
+        <v>35765</v>
       </c>
       <c r="B206" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C206" t="s">
         <v>14</v>
       </c>
       <c r="D206" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="E206" t="s">
-        <v>16</v>
+        <v>410</v>
       </c>
       <c r="F206" t="s">
         <v>17</v>
       </c>
       <c r="G206" t="s">
         <v>18</v>
       </c>
       <c r="H206" t="s">
-        <v>19</v>
+        <v>411</v>
       </c>
       <c r="I206" t="s">
         <v>20</v>
       </c>
       <c r="J206" t="s">
         <v>27</v>
       </c>
       <c r="K206" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="L206" t="s">
-        <v>411</v>
+        <v>224</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
-        <v>27559</v>
+        <v>32197</v>
       </c>
       <c r="B207" t="s">
         <v>412</v>
       </c>
       <c r="C207" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D207" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="E207" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="F207" t="s">
         <v>17</v>
       </c>
       <c r="G207" t="s">
         <v>18</v>
       </c>
       <c r="H207" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="I207" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J207" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="K207" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="L207" t="s">
         <v>413</v>
       </c>
-      <c r="M207" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
-        <v>47310</v>
+        <v>27559</v>
       </c>
       <c r="B208" t="s">
         <v>414</v>
       </c>
       <c r="C208" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D208" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="E208" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="F208" t="s">
         <v>17</v>
       </c>
       <c r="G208" t="s">
         <v>18</v>
       </c>
       <c r="H208" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="I208" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J208" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="K208" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="L208" t="s">
-        <v>414</v>
+        <v>415</v>
+      </c>
+      <c r="M208" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
-        <v>47311</v>
+        <v>47310</v>
       </c>
       <c r="B209" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C209" t="s">
         <v>14</v>
       </c>
       <c r="D209" t="s">
         <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>16</v>
       </c>
       <c r="F209" t="s">
         <v>17</v>
       </c>
       <c r="G209" t="s">
         <v>18</v>
       </c>
       <c r="H209" t="s">
         <v>19</v>
       </c>
       <c r="I209" t="s">
         <v>20</v>
       </c>
       <c r="J209" t="s">
         <v>60</v>
       </c>
       <c r="K209" t="s">
         <v>22</v>
       </c>
       <c r="L209" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
-        <v>7920</v>
+        <v>47311</v>
       </c>
       <c r="B210" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C210" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D210" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="E210" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="F210" t="s">
         <v>17</v>
       </c>
       <c r="G210" t="s">
         <v>18</v>
       </c>
       <c r="H210" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="I210" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J210" t="s">
         <v>60</v>
       </c>
       <c r="K210" t="s">
-        <v>226</v>
+        <v>22</v>
       </c>
       <c r="L210" t="s">
         <v>417</v>
       </c>
-      <c r="M210" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
-        <v>39237</v>
+        <v>7920</v>
       </c>
       <c r="B211" t="s">
         <v>418</v>
       </c>
       <c r="C211" t="s">
         <v>30</v>
       </c>
       <c r="D211" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E211" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="F211" t="s">
         <v>17</v>
       </c>
       <c r="G211" t="s">
         <v>18</v>
       </c>
       <c r="H211" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="I211" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J211" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K211" t="s">
-        <v>80</v>
+        <v>226</v>
       </c>
       <c r="L211" t="s">
         <v>419</v>
       </c>
       <c r="M211" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
-        <v>46955</v>
+        <v>39237</v>
       </c>
       <c r="B212" t="s">
         <v>420</v>
       </c>
       <c r="C212" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D212" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E212" t="s">
         <v>16</v>
       </c>
       <c r="F212" t="s">
         <v>17</v>
       </c>
       <c r="G212" t="s">
         <v>18</v>
       </c>
       <c r="H212" t="s">
         <v>19</v>
       </c>
       <c r="I212" t="s">
         <v>20</v>
       </c>
       <c r="J212" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
       <c r="K212" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L212" t="s">
-        <v>420</v>
+        <v>421</v>
+      </c>
+      <c r="M212" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
-        <v>47316</v>
+        <v>46955</v>
       </c>
       <c r="B213" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C213" t="s">
         <v>14</v>
       </c>
       <c r="D213" t="s">
         <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
         <v>17</v>
       </c>
       <c r="G213" t="s">
         <v>18</v>
       </c>
       <c r="H213" t="s">
         <v>19</v>
       </c>
       <c r="I213" t="s">
         <v>20</v>
       </c>
       <c r="J213" t="s">
-        <v>422</v>
+        <v>152</v>
       </c>
       <c r="K213" t="s">
         <v>22</v>
       </c>
       <c r="L213" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
-        <v>42999</v>
+        <v>47316</v>
       </c>
       <c r="B214" t="s">
         <v>423</v>
       </c>
       <c r="C214" t="s">
         <v>14</v>
       </c>
       <c r="D214" t="s">
         <v>15</v>
       </c>
       <c r="E214" t="s">
+        <v>16</v>
+      </c>
+      <c r="F214" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" t="s">
+        <v>19</v>
+      </c>
+      <c r="I214" t="s">
+        <v>20</v>
+      </c>
+      <c r="J214" t="s">
         <v>424</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K214" t="s">
         <v>22</v>
       </c>
       <c r="L214" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
-        <v>41627</v>
+        <v>42999</v>
       </c>
       <c r="B215" t="s">
         <v>425</v>
       </c>
       <c r="C215" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D215" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="E215" t="s">
-        <v>42</v>
+        <v>426</v>
       </c>
       <c r="F215" t="s">
         <v>17</v>
       </c>
       <c r="G215" t="s">
         <v>18</v>
       </c>
       <c r="H215" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I215" t="s">
         <v>26</v>
       </c>
       <c r="J215" t="s">
         <v>27</v>
       </c>
       <c r="K215" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="L215" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>425</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
-        <v>1864</v>
+        <v>41627</v>
       </c>
       <c r="B216" t="s">
         <v>427</v>
       </c>
       <c r="C216" t="s">
         <v>30</v>
       </c>
       <c r="D216" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E216" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F216" t="s">
         <v>17</v>
       </c>
       <c r="G216" t="s">
         <v>18</v>
       </c>
       <c r="H216" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I216" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J216" t="s">
         <v>27</v>
       </c>
       <c r="K216" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L216" t="s">
         <v>428</v>
       </c>
       <c r="M216" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
         <v>28277</v>
       </c>
       <c r="B217" t="s">
         <v>429</v>
       </c>
       <c r="C217" t="s">
         <v>30</v>
       </c>
       <c r="D217" t="s">
         <v>41</v>
       </c>
       <c r="E217" t="s">
         <v>42</v>
       </c>
       <c r="F217" t="s">
         <v>17</v>
       </c>
       <c r="G217" t="s">
         <v>18</v>
       </c>
       <c r="H217" t="s">
@@ -10552,317 +10540,279 @@
       </c>
       <c r="G219" t="s">
         <v>18</v>
       </c>
       <c r="H219" t="s">
         <v>86</v>
       </c>
       <c r="I219" t="s">
         <v>26</v>
       </c>
       <c r="J219" t="s">
         <v>60</v>
       </c>
       <c r="K219" t="s">
         <v>88</v>
       </c>
       <c r="L219" t="s">
         <v>436</v>
       </c>
       <c r="M219" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
-        <v>44075</v>
+        <v>14618</v>
       </c>
       <c r="B220" t="s">
         <v>437</v>
       </c>
       <c r="C220" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D220" t="s">
-        <v>438</v>
+        <v>36</v>
       </c>
       <c r="E220" t="s">
-        <v>439</v>
+        <v>37</v>
       </c>
       <c r="F220" t="s">
         <v>17</v>
       </c>
       <c r="G220" t="s">
         <v>18</v>
       </c>
       <c r="H220" t="s">
-        <v>440</v>
+        <v>38</v>
       </c>
       <c r="I220" t="s">
         <v>20</v>
       </c>
       <c r="J220" t="s">
         <v>27</v>
       </c>
       <c r="K220" t="s">
-        <v>223</v>
+        <v>39</v>
       </c>
       <c r="L220" t="s">
-        <v>224</v>
+        <v>438</v>
+      </c>
+      <c r="M220" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
-        <v>14618</v>
+        <v>47322</v>
       </c>
       <c r="B221" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C221" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D221" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E221" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>17</v>
       </c>
       <c r="G221" t="s">
         <v>18</v>
       </c>
       <c r="H221" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="I221" t="s">
         <v>20</v>
       </c>
       <c r="J221" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="K221" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="L221" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>439</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
-        <v>47322</v>
+        <v>50528</v>
       </c>
       <c r="B222" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C222" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D222" t="s">
         <v>15</v>
       </c>
       <c r="E222" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F222" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="G222" t="s">
         <v>18</v>
       </c>
       <c r="H222" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I222" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J222" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
       <c r="K222" t="s">
         <v>22</v>
       </c>
       <c r="L222" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
-        <v>50528</v>
+        <v>47588</v>
       </c>
       <c r="B223" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C223" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D223" t="s">
         <v>15</v>
       </c>
       <c r="E223" t="s">
         <v>58</v>
       </c>
       <c r="F223" t="s">
         <v>59</v>
       </c>
       <c r="G223" t="s">
         <v>18</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="I223" t="s">
         <v>26</v>
       </c>
       <c r="J223" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="K223" t="s">
         <v>22</v>
       </c>
       <c r="L223" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
-        <v>47588</v>
+        <v>53020</v>
       </c>
       <c r="B224" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C224" t="s">
         <v>14</v>
       </c>
       <c r="D224" t="s">
         <v>15</v>
       </c>
       <c r="E224" t="s">
-        <v>58</v>
+        <v>442</v>
       </c>
       <c r="F224" t="s">
-        <v>59</v>
+        <v>443</v>
       </c>
       <c r="G224" t="s">
         <v>18</v>
       </c>
       <c r="H224" t="s">
         <v>15</v>
       </c>
       <c r="I224" t="s">
         <v>26</v>
       </c>
       <c r="J224" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="K224" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="L224" t="s">
-        <v>444</v>
+        <v>224</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
-        <v>53020</v>
+        <v>42572</v>
       </c>
       <c r="B225" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C225" t="s">
         <v>14</v>
       </c>
       <c r="D225" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="E225" t="s">
-        <v>446</v>
+        <v>51</v>
       </c>
       <c r="F225" t="s">
-        <v>447</v>
+        <v>17</v>
       </c>
       <c r="G225" t="s">
         <v>18</v>
       </c>
       <c r="H225" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I225" t="s">
         <v>26</v>
       </c>
       <c r="J225" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="K225" t="s">
-        <v>223</v>
+        <v>53</v>
       </c>
       <c r="L225" t="s">
-        <v>224</v>
-[...39 lines deleted...]
-      <c r="M226" t="s">
+        <v>445</v>
+      </c>
+      <c r="M225" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>