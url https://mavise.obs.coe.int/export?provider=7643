--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -82,51 +82,51 @@
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>FOX NETWORKS GROUP GERMANY GMBH</t>
   </si>
   <si>
     <t>Disney (The Walt Disney Company)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Germany, Austria, Switzerland</t>
   </si>
   <si>
     <t>Several countries</t>
   </si>
   <si>
     <t>Documentary</t>
   </si>
   <si>
     <t>DE - Medienanstalt Berlin-Brandenburg (mabb)</t>
   </si>
   <si>
-    <t>National Geographic (Germany)</t>
+    <t>National Geographic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -192,51 +192,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/19/2026 22:07</a:t>
+            <a:t>11/06/2026 20:56</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: FOX NETWORKS GROUP GERMANY GMBH</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>