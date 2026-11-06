--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -11,101 +11,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="107">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
     <t>TARGET AUDIENCE</t>
   </si>
   <si>
     <t>GENRE</t>
   </si>
   <si>
     <t>REGISTERING BODIES</t>
   </si>
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>AMC MIKRO (CZ &amp; SK)</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
-    <t>AMC NETWORKS CENTRAL EUROPE, S.R.O.</t>
+    <t xml:space="preserve">AMC Global Media Central Europe s.r.o. </t>
   </si>
   <si>
     <t>AMC Networks Inc.</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Czechia, Slovak Republic</t>
   </si>
   <si>
     <t>Several countries</t>
   </si>
   <si>
     <t>Generalist</t>
   </si>
   <si>
     <t>CZ - Rada pro rozhlasové a televizní vysílání (RRTV)</t>
   </si>
   <si>
     <t>AMC MIKRO CZ+SK</t>
   </si>
   <si>
     <t>AMC TV (Balkan)</t>
   </si>
@@ -296,50 +296,62 @@
     <t>Sport 1 (SK)</t>
   </si>
   <si>
     <t>Sport 2 (CZ &amp; SK)</t>
   </si>
   <si>
     <t>SPORT2</t>
   </si>
   <si>
     <t>Sport 2 (Hungarian)</t>
   </si>
   <si>
     <t>Sport2 Hungary</t>
   </si>
   <si>
     <t>Sport 3 (Czech)</t>
   </si>
   <si>
     <t>SPORT3</t>
   </si>
   <si>
     <t>Sport 3 (Hungarian)</t>
   </si>
   <si>
     <t>SPORT3 HU</t>
+  </si>
+  <si>
+    <t>Sport 4 (Hungarian)</t>
+  </si>
+  <si>
+    <t>SPORT 4 Hungary</t>
+  </si>
+  <si>
+    <t>Sport 5 (Hungarian)</t>
+  </si>
+  <si>
+    <t>SPORT 5 Hungary</t>
   </si>
   <si>
     <t>Sundance TV Poland</t>
   </si>
   <si>
     <t>TV Paprika (CZ &amp; SK)</t>
   </si>
   <si>
     <t>TV PAPRIKA CZECH-SLOVAK</t>
   </si>
   <si>
     <t>TV Paprika (Hungarian)</t>
   </si>
   <si>
     <t>TV PAPRIKA CENTRAL EUROPE</t>
   </si>
   <si>
     <t>TV Paprika (Romanian)</t>
   </si>
   <si>
     <t>Romania, Moldova</t>
   </si>
   <si>
     <t>TV Paprika</t>
   </si>
@@ -429,66 +441,66 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/19/2026 16:16</a:t>
+            <a:t>11/06/2026 20:56</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>SERVICE PROVIDER: AMC NETWORKS CENTRAL EUROPE, S.R.O.</a:t>
+            <a:t>SERVICE PROVIDER: AMC Global Media Central Europe s.r.o. </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -743,51 +755,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2063,209 +2075,291 @@
       </c>
       <c r="G32" t="s">
         <v>18</v>
       </c>
       <c r="H32" t="s">
         <v>39</v>
       </c>
       <c r="I32" t="s">
         <v>34</v>
       </c>
       <c r="J32" t="s">
         <v>79</v>
       </c>
       <c r="K32" t="s">
         <v>22</v>
       </c>
       <c r="L32" t="s">
         <v>94</v>
       </c>
       <c r="M32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
-        <v>51312</v>
+        <v>53144</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I33" t="s">
         <v>34</v>
       </c>
       <c r="J33" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="K33" t="s">
         <v>22</v>
       </c>
       <c r="L33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
-        <v>36789</v>
+        <v>53145</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="I34" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="J34" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="K34" t="s">
         <v>22</v>
       </c>
       <c r="L34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
-        <v>2285</v>
+        <v>51312</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35" t="s">
         <v>18</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I35" t="s">
         <v>34</v>
       </c>
       <c r="J35" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K35" t="s">
         <v>22</v>
       </c>
       <c r="L35" t="s">
         <v>99</v>
       </c>
       <c r="M35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
-        <v>7765</v>
+        <v>36789</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
       <c r="G36" t="s">
         <v>18</v>
       </c>
       <c r="H36" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="I36" t="s">
         <v>20</v>
       </c>
       <c r="J36" t="s">
         <v>67</v>
       </c>
       <c r="K36" t="s">
         <v>22</v>
       </c>
       <c r="L36" t="s">
+        <v>101</v>
+      </c>
+      <c r="M36" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37">
+        <v>2285</v>
+      </c>
+      <c r="B37" t="s">
         <v>102</v>
       </c>
-      <c r="M36" t="s">
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I37" t="s">
+        <v>34</v>
+      </c>
+      <c r="J37" t="s">
+        <v>67</v>
+      </c>
+      <c r="K37" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" t="s">
+        <v>103</v>
+      </c>
+      <c r="M37" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38">
+        <v>7765</v>
+      </c>
+      <c r="B38" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I38" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" t="s">
+        <v>67</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>106</v>
+      </c>
+      <c r="M38" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>