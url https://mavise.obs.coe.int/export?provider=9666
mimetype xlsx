--- v0 (2026-09-18)
+++ v1 (2026-11-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="mavise search results" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1237" uniqueCount="233">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>NAME OF SERVICE</t>
   </si>
   <si>
     <t>TYPE OF SERVICE</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>SERVICE PROVIDER</t>
   </si>
   <si>
     <t>FINAL OWNER</t>
   </si>
   <si>
     <t>STATUTE</t>
   </si>
   <si>
     <t>TARGETED COUNTRIES</t>
   </si>
   <si>
@@ -145,51 +145,51 @@
   <si>
     <t>AMC Break (SP)</t>
   </si>
   <si>
     <t>AMC+ CONNECT</t>
   </si>
   <si>
     <t>AMC Crime (Portugal)</t>
   </si>
   <si>
     <t>AMC Crime (PT)</t>
   </si>
   <si>
     <t>AMC Crime (Spain)</t>
   </si>
   <si>
     <t>AMC Crime (SP)</t>
   </si>
   <si>
     <t>AMC MIKRO (CZ &amp; SK)</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
-    <t>AMC NETWORKS CENTRAL EUROPE, S.R.O.</t>
+    <t xml:space="preserve">AMC Global Media Central Europe s.r.o. </t>
   </si>
   <si>
     <t>Czechia, Slovak Republic</t>
   </si>
   <si>
     <t>Generalist</t>
   </si>
   <si>
     <t>CZ - Rada pro rozhlasové a televizní vysílání (RRTV)</t>
   </si>
   <si>
     <t>AMC MIKRO CZ+SK</t>
   </si>
   <si>
     <t>AMC TV (Balkan)</t>
   </si>
   <si>
     <t>Republic of Serbia, Bosnia and Herzegovina, Croatia, Montenegro, Albania</t>
   </si>
   <si>
     <t>AMC CHANNEL</t>
   </si>
   <si>
     <t>AMC TV (Baltics)</t>
   </si>
@@ -316,51 +316,51 @@
   <si>
     <t>Canal Hollywood (Portugal)</t>
   </si>
   <si>
     <t>Hollywood</t>
   </si>
   <si>
     <t>Canal Panda Portugal</t>
   </si>
   <si>
     <t>Canal Panda</t>
   </si>
   <si>
     <t>Casa e Cozinha</t>
   </si>
   <si>
     <t>CBS Action</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>CBS AMC Networks EMEA Channels Partnership</t>
   </si>
   <si>
-    <t>AMC Networks Inc. , Paramount Skydance Corporation</t>
+    <t>AMC Networks Inc. , Skydance Corporation</t>
   </si>
   <si>
     <t>Other / Not identified</t>
   </si>
   <si>
     <t>GB - Office for Communications (OFCOM)</t>
   </si>
   <si>
     <t>CBS Action (UK)</t>
   </si>
   <si>
     <t>CBS AMC Networks UK Channels Partnership</t>
   </si>
   <si>
     <t>CBS Drama</t>
   </si>
   <si>
     <t>CBS Drama (UK)</t>
   </si>
   <si>
     <t>CBS Reality (Dutch)</t>
   </si>
   <si>
     <t>CBS Reality</t>
   </si>
@@ -463,51 +463,51 @@
   <si>
     <t>Polsat JimJam</t>
   </si>
   <si>
     <t>JimJam - Pan European (Romania)</t>
   </si>
   <si>
     <t>Romania, Moldova</t>
   </si>
   <si>
     <t>JimJam Romania</t>
   </si>
   <si>
     <t>JimJam (PL)</t>
   </si>
   <si>
     <t>POLSAT JIMJAM LIMITED</t>
   </si>
   <si>
     <t>AMC Networks Inc. , CYFROWY POLSAT S.A.</t>
   </si>
   <si>
     <t>JimJam</t>
   </si>
   <si>
-    <t>KinoweltTV</t>
+    <t>Kinowelt TV</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>KINOWELT TELEVISION GMBH</t>
   </si>
   <si>
     <t>DE - Medienanstalt Hessen</t>
   </si>
   <si>
     <t>Legend</t>
   </si>
   <si>
     <t>LEGEND (UK)</t>
   </si>
   <si>
     <t>LEGEND</t>
   </si>
   <si>
     <t>Legend Xtra (IE)</t>
   </si>
   <si>
     <t>Legend Xtra</t>
   </si>
@@ -650,50 +650,62 @@
     <t>Sport 1 (SK)</t>
   </si>
   <si>
     <t>Sport 2 (CZ &amp; SK)</t>
   </si>
   <si>
     <t>SPORT2</t>
   </si>
   <si>
     <t>Sport 2 (Hungarian)</t>
   </si>
   <si>
     <t>Sport2 Hungary</t>
   </si>
   <si>
     <t>Sport 3 (Czech)</t>
   </si>
   <si>
     <t>SPORT3</t>
   </si>
   <si>
     <t>Sport 3 (Hungarian)</t>
   </si>
   <si>
     <t>SPORT3 HU</t>
+  </si>
+  <si>
+    <t>Sport 4 (Hungarian)</t>
+  </si>
+  <si>
+    <t>SPORT 4 Hungary</t>
+  </si>
+  <si>
+    <t>Sport 5 (Hungarian)</t>
+  </si>
+  <si>
+    <t>SPORT 5 Hungary</t>
   </si>
   <si>
     <t>Sundance TV Poland</t>
   </si>
   <si>
     <t>Sundance TV (Spanish)</t>
   </si>
   <si>
     <t>Sundance TV</t>
   </si>
   <si>
     <t>TERRITORIO OVNI</t>
   </si>
   <si>
     <t>True Crime</t>
   </si>
   <si>
     <t xml:space="preserve">TRUE CRIME ; TRUE CRIME XTRA; LEGEND XTRA </t>
   </si>
   <si>
     <t>United Kingdom, Pan-European</t>
   </si>
   <si>
     <t>True Crime Xtra</t>
   </si>
@@ -807,51 +819,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/18/2026 23:03</a:t>
+            <a:t>11/06/2026 19:07</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>SERVICE PROVIDER: AMC Networks Inc.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1121,51 +1133,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M102"/>
+  <dimension ref="A1:M104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4786,534 +4798,616 @@
       </c>
       <c r="G90" t="s">
         <v>18</v>
       </c>
       <c r="H90" t="s">
         <v>61</v>
       </c>
       <c r="I90" t="s">
         <v>28</v>
       </c>
       <c r="J90" t="s">
         <v>119</v>
       </c>
       <c r="K90" t="s">
         <v>47</v>
       </c>
       <c r="L90" t="s">
         <v>212</v>
       </c>
       <c r="M90" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
-        <v>51312</v>
+        <v>53144</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" t="s">
         <v>25</v>
       </c>
       <c r="D91" t="s">
         <v>43</v>
       </c>
       <c r="E91" t="s">
         <v>44</v>
       </c>
       <c r="F91" t="s">
         <v>17</v>
       </c>
       <c r="G91" t="s">
         <v>18</v>
       </c>
       <c r="H91" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="I91" t="s">
         <v>28</v>
       </c>
       <c r="J91" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="K91" t="s">
         <v>47</v>
       </c>
       <c r="L91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M91" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
-        <v>7876</v>
+        <v>53145</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>25</v>
       </c>
       <c r="D92" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E92" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
       <c r="G92" t="s">
         <v>18</v>
       </c>
       <c r="H92" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I92" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J92" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="K92" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="L92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M92" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
-        <v>52976</v>
+        <v>51312</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E93" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
       <c r="G93" t="s">
         <v>18</v>
       </c>
       <c r="H93" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="K93" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="L93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M93" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
-        <v>41632</v>
+        <v>7876</v>
       </c>
       <c r="B94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C94" t="s">
         <v>25</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="F94" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="G94" t="s">
         <v>18</v>
       </c>
       <c r="H94" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="I94" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J94" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="K94" t="s">
         <v>29</v>
       </c>
       <c r="L94" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M94" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
-        <v>1858</v>
+        <v>52976</v>
       </c>
       <c r="B95" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C95" t="s">
         <v>25</v>
       </c>
       <c r="D95" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="F95" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="G95" t="s">
         <v>18</v>
       </c>
       <c r="H95" t="s">
-        <v>219</v>
+        <v>26</v>
       </c>
       <c r="I95" t="s">
         <v>28</v>
       </c>
       <c r="J95" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="K95" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="L95" t="s">
-        <v>218</v>
+        <v>220</v>
+      </c>
+      <c r="M95" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
-        <v>41628</v>
+        <v>41632</v>
       </c>
       <c r="B96" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C96" t="s">
         <v>25</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>105</v>
       </c>
       <c r="F96" t="s">
         <v>101</v>
       </c>
       <c r="G96" t="s">
         <v>18</v>
       </c>
       <c r="H96" t="s">
         <v>65</v>
       </c>
       <c r="I96" t="s">
         <v>28</v>
       </c>
       <c r="J96" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="K96" t="s">
         <v>29</v>
       </c>
       <c r="L96" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M96" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
-        <v>36789</v>
+        <v>1858</v>
       </c>
       <c r="B97" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C97" t="s">
         <v>25</v>
       </c>
       <c r="D97" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="E97" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="F97" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="G97" t="s">
         <v>18</v>
       </c>
       <c r="H97" t="s">
-        <v>45</v>
+        <v>223</v>
       </c>
       <c r="I97" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="J97" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="K97" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="L97" t="s">
         <v>222</v>
       </c>
-      <c r="M97" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
-        <v>2285</v>
+        <v>41628</v>
       </c>
       <c r="B98" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C98" t="s">
         <v>25</v>
       </c>
       <c r="D98" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="F98" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="G98" t="s">
         <v>18</v>
       </c>
       <c r="H98" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I98" t="s">
         <v>28</v>
       </c>
       <c r="J98" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="K98" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="L98" t="s">
         <v>224</v>
       </c>
       <c r="M98" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
-        <v>7765</v>
+        <v>36789</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" t="s">
         <v>25</v>
       </c>
       <c r="D99" t="s">
         <v>43</v>
       </c>
       <c r="E99" t="s">
         <v>44</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
       <c r="G99" t="s">
         <v>18</v>
       </c>
       <c r="H99" t="s">
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="I99" t="s">
         <v>20</v>
       </c>
       <c r="J99" t="s">
         <v>83</v>
       </c>
       <c r="K99" t="s">
         <v>47</v>
       </c>
       <c r="L99" t="s">
         <v>226</v>
       </c>
       <c r="M99" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
-        <v>50535</v>
+        <v>2285</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" t="s">
         <v>25</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E100" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F100" t="s">
         <v>17</v>
       </c>
       <c r="G100" t="s">
         <v>18</v>
       </c>
       <c r="H100" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I100" t="s">
         <v>28</v>
       </c>
       <c r="J100" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="K100" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="L100" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M100" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
-        <v>50537</v>
+        <v>7765</v>
       </c>
       <c r="B101" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C101" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D101" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E101" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F101" t="s">
         <v>17</v>
       </c>
       <c r="G101" t="s">
         <v>18</v>
       </c>
       <c r="H101" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="I101" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J101" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="K101" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="L101" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M101" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
-        <v>3700</v>
+        <v>50537</v>
       </c>
       <c r="B102" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C102" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D102" t="s">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102" t="s">
         <v>17</v>
       </c>
       <c r="G102" t="s">
         <v>18</v>
       </c>
       <c r="H102" t="s">
         <v>26</v>
       </c>
       <c r="I102" t="s">
         <v>28</v>
       </c>
       <c r="J102" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="K102" t="s">
         <v>29</v>
       </c>
       <c r="L102" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M102" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103">
+        <v>50535</v>
+      </c>
+      <c r="B103" t="s">
+        <v>231</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103" t="s">
+        <v>27</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" t="s">
+        <v>26</v>
+      </c>
+      <c r="I103" t="s">
+        <v>28</v>
+      </c>
+      <c r="J103" t="s">
+        <v>46</v>
+      </c>
+      <c r="K103" t="s">
+        <v>29</v>
+      </c>
+      <c r="L103" t="s">
+        <v>231</v>
+      </c>
+      <c r="M103" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104">
+        <v>3700</v>
+      </c>
+      <c r="B104" t="s">
+        <v>232</v>
+      </c>
+      <c r="C104" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" t="s">
+        <v>26</v>
+      </c>
+      <c r="E104" t="s">
+        <v>27</v>
+      </c>
+      <c r="F104" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" t="s">
+        <v>26</v>
+      </c>
+      <c r="I104" t="s">
+        <v>28</v>
+      </c>
+      <c r="J104" t="s">
+        <v>21</v>
+      </c>
+      <c r="K104" t="s">
+        <v>29</v>
+      </c>
+      <c r="L104" t="s">
+        <v>232</v>
+      </c>
+      <c r="M104" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>