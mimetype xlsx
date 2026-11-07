--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -70,99 +70,99 @@
   <si>
     <t>NAME IN REGISTRY</t>
   </si>
   <si>
     <t>COUNTRY OF AVMSD JURISDICTION</t>
   </si>
   <si>
     <t>Baby TV</t>
   </si>
   <si>
     <t>Video-on-Demand</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>THE WALT DISNEY COMPANY IBERIA S.L.</t>
   </si>
   <si>
     <t>Disney (The Walt Disney Company)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
-    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine</t>
+    <t>Bulgaria, North Macedonia, Republic of Serbia, Bosnia and Herzegovina, Ukraine, Slovenia</t>
   </si>
   <si>
     <t>Several countries</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>ES - Ministerio para la Transformación Digital y de la Función Pública (MTDFP)</t>
   </si>
   <si>
     <t>My Baby TV</t>
   </si>
   <si>
     <t>Baby TV (Albanian)</t>
   </si>
   <si>
     <t>TV Channel</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Top Channel J.S.C</t>
   </si>
   <si>
     <t>TOP MEDIA GROUP</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>AL - Audiovisual Media Authority (AMA)</t>
   </si>
   <si>
     <t>Baby TV (Croatia)</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>BABY TV</t>
   </si>
   <si>
     <t>Baby TV (Pan-European)</t>
   </si>
   <si>
-    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Germany, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Romania, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
+    <t>United Kingdom, Spain, Andorra, Netherlands, Portugal, Bosnia and Herzegovina, Bulgaria, Slovenia, Albania, North Macedonia, Republic of Serbia, Montenegro, Greece, Malta, Cyprus, Austria, Switzerland, Monaco, Norway, Lithuania, Estonia, Latvia, Poland, Hungary, Czechia, Slovak Republic, Ukraine, Armenia, Türkiye, Belgium (CFB), Belgium (DGB), Belgium (VLG)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -228,51 +228,51 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>09/22/2026 09:14</a:t>
+            <a:t>11/07/2026 05:52</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Search terms: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>TERM: baby tv</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>